--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -10,712 +10,1736 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Solicitudes" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Ítems" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="435" uniqueCount="187">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1499" uniqueCount="515">
   <si>
     <t>ABC Ingeniería · Gestión de Solicitudes de Compra</t>
   </si>
   <si>
-    <t>Exportado el 30 de agosto de 2026</t>
+    <t>Exportado el 29 de octubre de 2026</t>
   </si>
   <si>
     <t># SAP</t>
   </si>
   <si>
     <t>Descripción / Comentario</t>
   </si>
   <si>
     <t>Estado</t>
   </si>
   <si>
     <t>Ítems</t>
   </si>
   <si>
     <t>Sync</t>
   </si>
   <si>
     <t>Última actualización</t>
   </si>
   <si>
     <t>Doc Entry</t>
   </si>
   <si>
-    <t>SOLICITUD DE COMPRA POR PLACAS DE IDENTIFICACION NECESARIAS PARA SER INSTALADAS EN LOS MONTAJES ASOCIADOS A LAS OF 2023 Y 2052 Y PV 9965 DE LHOIST COLOMBIA SAS</t>
+    <t>TRANSPORTE IDA Y REGRESO  CARTAGENA
+SERVICIO MONTACARGAS 
+REUNIÓN EXPOSITORES - IX CUMBRE DEL PETRÓLEO, GAS Y ENERGÍA // EQUIPOS A DESPACHAR PARA CGENA</t>
   </si>
   <si>
     <t>Abierta</t>
   </si>
   <si>
-    <t>28/8/2026</t>
-[...5 lines deleted...]
-    <t>RECOGIDA PVTA 1000000142 ENFRAGEN TERMOFLORES S.A.S. E.S.P. OC 71633</t>
+    <t>28/10/2026</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR 1 HUACAL CON MEDIDAS EFECTIVAS INTERNAS DE 2000X1200 Y 1000 mm DE ALTURA. HUACAL APTO PARA ALOJAR UNA CARGA DE 685 kg Y DEBE SER TIPO EXPORTACIÓN. OF 2079 PV 9998 DE PAREX RESOURCES</t>
+  </si>
+  <si>
+    <t>SE REALIZA SC NUEVAMENTE POR PETICION DE DANNY EL  CUAL INDICA QUE HUBO UN ERROR EN LA SC ANTERIOR 14460</t>
+  </si>
+  <si>
+    <t>Legalizacion pedido de papeleria Septiembre Cota.</t>
+  </si>
+  <si>
+    <t>Legalizacion pedido de aseo y cafeteria Septiembre</t>
+  </si>
+  <si>
+    <t>SOLCIITUD DE COMPRA POR PULIDORA MAKITA DE 5" GA5020 PARA USO INDUSTRIAL NECESARIA PARA TRABAJOS EN EL TALLER DE ABC INGENIERIA. SE USA PARA REPOSICION DE UNIDAD QUE SE DARÁ DE BAJA POR MANTENIMIENTOS RECURRENTES.</t>
+  </si>
+  <si>
+    <t>DESPACHO CONSOLIDADO PVTA 10114 OC 4504588920 CHAMPIONX</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR MATERIAL NECESARIO PARA PROCESAR LA OF 2108 Y PV 10167 DE ACERIAS PAZ DEL RIO SA. MONTAJE SOBRE BASE TIPO PB-2-REV-2 PARA ACOPLE DE BOMBA GORMAN RUPP T3A3S-B/F CON MOTOR WEG SD015183CEC DE 15 HP @ 1800RPM.</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR PLACA DE IDENTIFICACIÓN NECESARIA PARA SER INSTALADA EN EL MONTAJE TIPO PB-13-REV-2 ASOCIADO AL PROCESAMIENTO DE LA OF 2056 Y PV 9926 DE EMPRESA DE OBRAS SANITARIAS DE CALDAS SA ESP EMPOCALDAS SA ESP- SE ACTUALIZA MODELO DE BOMBA.</t>
+  </si>
+  <si>
+    <t>SC POR MATERIAL NECESARIO PARA PROCESAR LA OF 2100 Y PV 10032 DE EMPRESA DE OBRAS SANITARIAS DE CALDAS SA ESP EMPOCALDAS SA ESP. MONTAJE SOBRE BASE TIPO SKP-3 REV-2 PARA ACOPLE DE BOMBA GRISWOLD 3X2-13 CON MOTOR WEG 1851608342 DE 100 HP@3600 RPM</t>
+  </si>
+  <si>
+    <t>Fabricación de 2 Placas base OM-2 . 
+Cliente Termobarranquilla O.C. T47901 // O.F. 2105 -2106.</t>
+  </si>
+  <si>
+    <t>SE SOLICITAN BATAS DE BIOSEGURIDAD PARA EL EQUIPO DE TRABAJO DE CAROLINA PORTOCARRERO, PARA VISITAR CLIENTES DE ALIMENTOS Y FARMA, LÍNEA DE VIDA PARA REPOSICIÓN DE LA QUE FUE RECHAZADA EN LA INSPECCIÓN Y BOTAS PANTANERAS PARA EL ÁREA DE PINTURA</t>
+  </si>
+  <si>
+    <t>SE SOLICITAN PARA TRABAJAR EN OF 2096-2098-2049-2051-2056-2089-2088-SE REALIZA REVISION CON  WILSIN TORRES</t>
+  </si>
+  <si>
+    <t>COMPRA DE PANORAMICO Y ADHESIVOS PARA CAMIONETA PLACAS LZM822</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR 6 TEJAS TERMOACUSTICAS NECESARIAS PARA EL MANTENIMIENTO DEL EDIFICIO DE ABC INGENIERIA, DE ACUERDO A CORREO ENVIADO POR SEBASTIAN SANCHEZ</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA SERVICIO DE MANTENIMIENTO CORRECTIVO PULIDORA 4-1/2 MAKITA - NUM. SERIE: 225059A. REALIZAR PRUEBA FUNCIONAL Y EMITIR GARANTIA POR UN TIEMPO DETERMINADO YA QUE SE DEBE GARANTIZAR EL FUNCIONAMIENTO DEL EQUIPO POR PARTE DEL PROVEEDOR POR</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR 10 CANALES DE 4" Y 10 CANALES DE 6" PROYECTADAS PARA SER USADAS EN EL PROCESAMIENTO DE LAS OF 2052,2084,2087,2088,2089,2093,2095,2098,2099,  2101, 2049, 2078, 2079, 2094, Y 2096</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR 5 LÁMPARAS LED ECO-HB-05 NECESARIAS PARA SER REEMPLAZADAS EN LA PLANTA ABC INGENIERIA COTA DURANTE EL MANTENIMIENTO QUE DEBE PROGRAMARSE PARA EL PUENTE GRUA PARA FINALES DE OCTUBRE DE 2026.</t>
+  </si>
+  <si>
+    <t>SE REQUIERE MATERIAL PARA OF 2051-2049-2098-2096-2056-Y CONSUMIBLES PARA STOCK SE REVISA CON WILSON TORRES</t>
+  </si>
+  <si>
+    <t>En cotización</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR SERVICIO DE CALIBRACION Y MANTENIMIENTOS PREVENTIVOS Y CORRECTIVOS DE INSTRUMENTOS DE MEDICION Y HERRAMIENTA DEL TALLER DE ABC INGENIERIA.</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR SERVICIO DE CALIBRACION DE PINZA MULTIAMPERIMETRICA SERIAL 1423226 , MICROMETRO DE 25 A 50 mm SERIAL 71561922Y CALIBRADOR ANALOGO DE 6" SERIAL 20814773</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR SERVICIO DE MANTENIMIENTO PREVENTIVO PARA LOS 3 ELEVADORES DE CARGA (ESTIBADORES)DEL TALLER DE ABC INGENIERIA. SE DEBEN HACER EN DIFERENTS MOMENTOS PARA NO DEJAR SIN ESTOS ELEMENTOS A ALMACEN. OC REFERENCIA 10006434</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR SERVICIO DE ALQUILER DE MANLIFT QUE INCLUYE TRANSPORTE Y OPERARIO. OF 2104 Y PV 10121 DE CEMENTOS ARGOS SA</t>
+  </si>
+  <si>
+    <t>SE SOLICITA COMPRA DE ELEMENTOS PARA BOTIQUINES SEDE COTA Y COMPRA DE BOTIQUIN PARA URAKI</t>
+  </si>
+  <si>
+    <t>1ra Dotación 2026 Administración y Ventas</t>
+  </si>
+  <si>
+    <t>SE SOLICITA COMPRA DE SEÑALIZACIÓN PARA LOS VEHICULOS DE LA CIA DE CÓDIGO QR PARA PQRSDF CAMBIO NORMATIVO RESOLUCIÓN 009788 DEL 3 DE AGOSTO DE 2026</t>
+  </si>
+  <si>
+    <t>SE SOLICITA SERVICIO DE CAPACITACIÓN EN BASICO EN SOLDADURA GMAW MIG MAG AWS 1.1:2025, POSICIÓN 1F, 2F, 3F, 4F, PARA EL COLABORADOR ALEJANDRO ARIZA, ANEXO AUTORIZACIÓN DE LA GERENCIA GENERAL Y LA RESPECTIVA COTIZACIÓN</t>
+  </si>
+  <si>
+    <t>SE SOLICITAN EPPS POR BAJA DE INVENTARIO SEDE DE COTA, ADICIONALMENTE SE SOLICITA 1 ARNES DE 6 ARGOLLAS PARA ESPACIOS CONFINADOS PARA EL ÁREA DE SERVICIOS, 1 MEDIA MASCARA Y UNA CARETA DE SOLDAR PARA EL COLABORADOR ALEJANDRO ARIZA PARA REALIZAR EL CURSO</t>
+  </si>
+  <si>
+    <t>Mantenimiento Preventivo Tanques / Cota</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR FILTROS QUE DEBEN SER REEMPLAZADOS PERIODICAMENTE EN LA CABINA DE PINTURA. CONSUMO POR METRO. SE ADJUNTA OFERTAS DE LOS ELEMENTOS Y CORREO DE HSEQ SOBRE LA NECESIDAD DE REEMPLAZO.</t>
+  </si>
+  <si>
+    <t>SE SOLICITAN EPPS POR REDUCCIÓN DE INVENTARIO PARA LA SEDE DE CALI</t>
   </si>
   <si>
     <t>OC creada</t>
   </si>
   <si>
-    <t>Cambio llantas para camioneta - EQM 808 / Cali</t>
-[...55 lines deleted...]
-    <t>SE REQUIERE MATERIAL PARA TRABAJOS EN MES DE MAYO OF 1902-1903-1927 Y STOCK REVISAR ANEXOS</t>
+    <t>16/10/2026</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR PLACA DE IDENTIFICACIÓN NECESARIA PARA SER INSTALADA EN EL MONTAJE TIPO PB-3-REV-2 ASOCIADO A LA OF 2084 Y PV 10026 DE GRAN TIERRA OPERATIONS COLOMBIA GMBH SUCURSAL. MONTAJE CON BOMBA GRISWOLD M/4X3-13/DR1D/40981/LE/CSB_CHMXXXX_S1</t>
+  </si>
+  <si>
+    <t>6/10/2026</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR TORNILLERIA DE 3/4 UNC Y CANAL DE 6" NECESARIAS PARA PROCESAMIENTO DE LAS OF 2049-2051-2046, 2072 Y 2078. SE COMPRA COMO STOCK DADO EL CONSUMO EN DIFERENTES OF.</t>
+  </si>
+  <si>
+    <t>SE SOLICITA MATERIAL PARA TRABAJAR EN OF 2051-2023-2085-2052-2078-2049-2056 Y STOCK</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR MATERIAL NECESARIO PARA PROCESAR LA BASE TIPO TRIPODE CORRESPONDIENTE A LA OF 2085 Y PV 9983 DE INGENIO DEL CAUCA SAS</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR PARTES PARA ARMADO DE GUARDA OF 2078, Y OREJAS DE IZAJE PARA MOTOR DIESEL ASOCIADO A LA OF 2072.</t>
+  </si>
+  <si>
+    <t>SE REQUIERE MATERIAL PARA TRABAJOS EN MES DE SEPTIEMBRE OF-2072-2056-2051-2052-2078 DISCOS URGENTES ABR 7</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR 1 HUACAL CON MEDIDAS EFECTIVAS INTERNAS DE 1600X1100 Y 800 mm DE ALTURA. EL HUACAL DEBE SER APTO PARA ALOJAR UNA CARGA DE 291 kg Y DEBE SER TIPO EXPORTACIÓN. PV 10108 DE COLOMBIA ENERGY DEVELOPMENT CO</t>
+  </si>
+  <si>
+    <t>2/10/2026</t>
+  </si>
+  <si>
+    <t>SC POR INSPECCION POR TINTAS, 4 ACOPLES 1070T10 MARCA ROTEX, 6 PLACAS DE IDENTIFICACION Y TORNILLOS BRISTOL M8 PARA ACOPLE ASOCIADO A LA OF 2086 Y PV 10074 DE NATIONAL OILWELL VARCO DE COLOMBIA</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR 1 TUBO DE 4" SCH 80 Y 2 BRIDAS DE 6" CLASE 300 NECESARIAS PARA LABORES DE INSTALACIÓN DE TUBERIA ASOCIADAS A LA OF 2081 Y PV 9926 DE EMPRESA DE OBRAS SANITARIAS DE CALDAS SA ESP EMPOCALDAS SA ESP</t>
+  </si>
+  <si>
+    <t>23/9/2026</t>
+  </si>
+  <si>
+    <t>SOLICITUD DE COMPRA POR CABLE 3X16 Y 4X12 NECESARIO PAR REALIZAR LABORES DE ADECUACION EN EL PROYECTO DE CANPACK, OF 2082 Y PV 9897. SOLICITUD DE INTERVENCION ELECTRICA POR PARTE DE AUTOMEX.</t>
+  </si>
+  <si>
+    <t>10/9/2026</t>
+  </si>
+  <si>
+    <t>SC POR 6 HUACALES CON MEDIDAS EFECTIVAS INTERNAS DE 1800X1200 Y 1200 mm DE ALTURA. HUACAL APTO PARA ALOJAR UNA CARGA DE 746 kg Y DEBE SER TIPO EXPORTACIÓN. OF PV 10074 DE NATIONAL OILWELL VARCO DE COLOMBIA. LA FECHA DE DESPACHO SE DEBE ACORDAR CON ABC IN</t>
   </si>
   <si>
     <t>ABC Ingeniería · Detalle de Ítems por Solicitud</t>
   </si>
   <si>
     <t>SC SAP</t>
   </si>
   <si>
     <t>Código ítem</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
     <t>Comentario (texto legal)</t>
   </si>
   <si>
     <t>Cantidad</t>
   </si>
   <si>
     <t>Unidad</t>
   </si>
   <si>
     <t>Stock disponible</t>
   </si>
   <si>
     <t>Estado ítem</t>
   </si>
   <si>
     <t>Proveedor SAP</t>
   </si>
   <si>
+    <t>SERV-TRANSPORTE</t>
+  </si>
+  <si>
+    <t>SERVICIO DE TRANSPORTE</t>
+  </si>
+  <si>
+    <t>TRANSPORTE EXPRESO IDA Y REGRESO CARTAGENA REUNIÓN EXPOSITORES - IX CUMBRE DEL PETRÓLEO, GAS Y ENERGÍA</t>
+  </si>
+  <si>
+    <t>UND</t>
+  </si>
+  <si>
+    <t>Sin stock</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>MVTO-MONTACARGA</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MONTACARGA</t>
+  </si>
+  <si>
+    <t>CARGUE Y DESCARGUE DE EQUIPOS TRANSPORTE EXPRESO CARTAGENA REUNIÓN EXPOSITORES - IX CUMBRE DEL PETRÓLEO, GAS Y ENERGÍA</t>
+  </si>
+  <si>
+    <t>HR</t>
+  </si>
+  <si>
+    <t>HUACAL DE MADERA OF TIPO 4</t>
+  </si>
+  <si>
+    <t>1 HUACAL CON MEDIDAS EFECTIVAS INTERNAS DE 2000X1200 Y 1000 mm DE ALTURA. HUACAL APTO PARA ALOJAR UNA CARGA DE 685 kg Y DEBE SER TIPO EXPORTACIÓN. OF 2079 PV 9998.</t>
+  </si>
+  <si>
+    <t>Stock suficiente</t>
+  </si>
+  <si>
+    <t>PN901486138-1</t>
+  </si>
+  <si>
+    <t>ABR 11</t>
+  </si>
+  <si>
+    <t>DISCO PULIDORA PEQ 4.1/2 115X6.4X22.2  WURTH AZU</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>GTO-PAP-VENTAS</t>
+  </si>
+  <si>
+    <t>GASTO PAPELERIA - VENTAS</t>
+  </si>
+  <si>
+    <t>PN830049630-3</t>
+  </si>
+  <si>
+    <t>IVA GASTO</t>
+  </si>
+  <si>
+    <t>GTO-PAP-ADMINISTRACION</t>
+  </si>
+  <si>
+    <t>GASTO PAPELERIA - ADMINISTRACION</t>
+  </si>
+  <si>
+    <t>Suministro elementos papelería - Administración / Cota (32%)</t>
+  </si>
+  <si>
+    <t>GTO-PAP-OPERACIONES</t>
+  </si>
+  <si>
+    <t>GASTO PAPELERIA - OPERACIONES</t>
+  </si>
+  <si>
+    <t>Suministro elementos papelería - Operaciones / Cota (52%)</t>
+  </si>
+  <si>
+    <t>GTO-ASECAF-GRAL</t>
+  </si>
+  <si>
+    <t>GASTO ASEO Y CAFETERIA GENERAL</t>
+  </si>
+  <si>
+    <t>Suministro elementos de cafetería y aseo - Area Proyectos  (10%)</t>
+  </si>
+  <si>
+    <t>GTO-ASECAF-VENTAS</t>
+  </si>
+  <si>
+    <t>GASTO ASEO Y CAFETERIA VENTAS</t>
+  </si>
+  <si>
+    <t>Suministro elementos de cafetería y aseo - Bodega 16  (10%)</t>
+  </si>
+  <si>
+    <t>GTO-ASECAF-OPERACIONES</t>
+  </si>
+  <si>
+    <t>GASTO ASEO Y CAFETERIA OPERACIONES</t>
+  </si>
+  <si>
+    <t>Suministro elementos de cafetería y aseo - (10%)</t>
+  </si>
+  <si>
+    <t>GTO-ASECAF-SERVICIOS</t>
+  </si>
+  <si>
+    <t>GASTO ASEO Y CAFETERIA SERVICIOS</t>
+  </si>
+  <si>
+    <t>Suministro elementos de cafetería y aseo - Almacén (19 %)</t>
+  </si>
+  <si>
+    <t>GTO-ASECAF-ADMON</t>
+  </si>
+  <si>
+    <t>GASTO ASEO Y CAFETERIA ADMINISTRACION</t>
+  </si>
+  <si>
+    <t>Suministro elementos de cafetería y aseo - Bodega 14  (10%)</t>
+  </si>
+  <si>
+    <t>Iva del 19%</t>
+  </si>
+  <si>
+    <t>PULIDORA(5)</t>
+  </si>
+  <si>
+    <t>PULIDORA 5" 1200W 11000 RPM MARCA MAKITA</t>
+  </si>
+  <si>
+    <t>PULIDORA MAKITA DE 5" GA5020 PARA USO INDUSTRIAL</t>
+  </si>
+  <si>
+    <t>PN805012376-6</t>
+  </si>
+  <si>
+    <t>ORE 120X95</t>
+  </si>
+  <si>
+    <t>OREJA LAM A36 12 MM DE 120 X 95 mm CORTE IRREGULAR</t>
+  </si>
+  <si>
+    <t>Reponer mínimo</t>
+  </si>
+  <si>
+    <t>PN805030670-3</t>
+  </si>
+  <si>
+    <t>1060T10.</t>
+  </si>
+  <si>
+    <t>ACOPLE 1060T10 OTROS</t>
+  </si>
+  <si>
+    <t>PN900911036-9</t>
+  </si>
+  <si>
     <t>PLC 12.8 X 7.8 CM</t>
   </si>
   <si>
     <t>PLACAS EN ACERO POLICARBONATO DE MEDIDAS  12.8 X 7.8 CM</t>
   </si>
   <si>
-    <t>SE ADJUNTAN 4 ARCHIVOS PDF, YA QUE SE DEBE FABRICAR UNA UNIDAD DE CADA UNO DE LOS ARTES, TENIENDO EN CUENTA QUE CAMBIA EL TAG Y MODELOS DE BOMBA.</t>
-[...7 lines deleted...]
-  <si>
     <t>PN900511748-8</t>
   </si>
   <si>
+    <t>IPE 1</t>
+  </si>
+  <si>
+    <t>VIGA IPE 120 (H 120.B64)X6MT (62.4K)</t>
+  </si>
+  <si>
+    <t>CM</t>
+  </si>
+  <si>
+    <t>TAPA36(1/8)-80 MM</t>
+  </si>
+  <si>
+    <t>TAPA EN ACERO A36 DIAM 80mm CORTE IRREGULAR ESP 3 mm</t>
+  </si>
+  <si>
+    <t>LAS TAPAS SE DEBEN CORTAR SEGÚN PLANO SUMINISTRADO, MEDIANTE UN CORTE MUY LIMPIO.</t>
+  </si>
+  <si>
+    <t>PN901114578-3</t>
+  </si>
+  <si>
+    <t>ANILLA36(4.5)100X62</t>
+  </si>
+  <si>
+    <t>ANILLO DIAMETRO EXT 100 DIAMETRO INT 62 ESP 4.5 mm</t>
+  </si>
+  <si>
+    <t>LOS ANILLOS SE DEBEN CORTAR SEGÚN PLANO SUMINISTRADO, MEDIANTE UN CORTE MUY LIMPIO.</t>
+  </si>
+  <si>
+    <t>1070T10.</t>
+  </si>
+  <si>
+    <t>ACOPLE 1070T10 OTROS</t>
+  </si>
+  <si>
+    <t>cerrado_sap</t>
+  </si>
+  <si>
+    <t>ORE 120X114</t>
+  </si>
+  <si>
+    <t>OREJA LAM A36 12 MM DE 120 X 114 mm CORTE IRREGULAR</t>
+  </si>
+  <si>
+    <t>PLATA36(25)440X360</t>
+  </si>
+  <si>
+    <t>PLATINA LAM EN ACERO A36/A572 ESPESOR 25MM 440X360MM</t>
+  </si>
+  <si>
+    <t>PN860069182-1</t>
+  </si>
+  <si>
+    <t>SERV-FAB-BASE</t>
+  </si>
+  <si>
+    <t>SERVICIO DE FABRICACION DE PLACA BASE SEGÚN PLANOS-SIN MATERIAL</t>
+  </si>
+  <si>
+    <t>Mano de obra fabricación de base (OM-2) para B.Griswold según planos suministrados. 
+Cantidad (2) unidades</t>
+  </si>
+  <si>
+    <t>PN830100199-7</t>
+  </si>
+  <si>
+    <t>DOT-09</t>
+  </si>
+  <si>
+    <t>BOTAS PANTANERAS CON PUNTERA DE SEGURIDAD</t>
+  </si>
+  <si>
+    <t>SE SOLICITA UN PAR DE BOTAS PANTANERAS CON PUNTERA DE SEGURIDAD PARA HOMBRE, COLOR NEGRO TALLA 40 PARA Juan Daniel Jaraba (Pintura)</t>
+  </si>
+  <si>
+    <t>PN900563130-1</t>
+  </si>
+  <si>
+    <t>DOT 68</t>
+  </si>
+  <si>
+    <t>LINEA DE VIDA</t>
+  </si>
+  <si>
+    <t>LÍNEA DE VIDA DE 10 M DE LONGITUD, EN CUERDA DE 16 MM DE DIÁMETRO, QUE NO SEA DE COLOR BLANCO, PARA REPOSICIÓN DE LA QUE FUE RECHAZADA EN LA ÚLTIMA INSPECCIÓN, PARA LA SEDE DE CALI</t>
+  </si>
+  <si>
+    <t>DOT 64</t>
+  </si>
+  <si>
+    <t>BATA DE SEGURIDAD ANTIFLUIDO LAVABLE</t>
+  </si>
+  <si>
+    <t>DOS BATAS DE BIOSEGURIDAD ANTIFLUIDO, LAVABLE, SIN CAPOTA, MANGA LARGA, PUÑO RESORTADO, CIERRE DE CREMALLERA, CON BOLSILLOS, CON LOGO DE ABC, COLOR BLANCO, ALTURA HASTA LA RODILLA TALLA M, PARA LAS COLABORADORAS CAROLINA PORTOCARRERO Y YULIETH SUAREZ, FAVOR ENVIAR A MEDELLIN</t>
+  </si>
+  <si>
+    <t>TMAS 3</t>
+  </si>
+  <si>
+    <t>TMAS 50-025 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>CAJA</t>
+  </si>
+  <si>
+    <t>PN860020240-7</t>
+  </si>
+  <si>
+    <t>TMAS 22-N</t>
+  </si>
+  <si>
+    <t>TMAS 50-1,8 CHAPAS CALIBRADAS-N</t>
+  </si>
+  <si>
+    <t>TMAS 21-N</t>
+  </si>
+  <si>
+    <t>TMAS 50-0,9 CHAPAS CALIBRADAS-N</t>
+  </si>
+  <si>
+    <t>TMAS 17</t>
+  </si>
+  <si>
+    <t>TMAS 100-100 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 5</t>
+  </si>
+  <si>
+    <t>TMAS 50-100 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>STICK-AVISO</t>
+  </si>
+  <si>
+    <t>STICKER AVISO  DE ALINEACION  10X8CM</t>
+  </si>
+  <si>
+    <t>TMAS 4</t>
+  </si>
+  <si>
+    <t>TMAS 50-050 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 15</t>
+  </si>
+  <si>
+    <t>TMAS 100-025 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 20-N</t>
+  </si>
+  <si>
+    <t>TMAS 50-0,7 CHAPAS CALIBRADAS-N</t>
+  </si>
+  <si>
+    <t>TMAS 11</t>
+  </si>
+  <si>
+    <t>TMAS 75-100 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 9</t>
+  </si>
+  <si>
+    <t>TMAS 75-025 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>ESTIBAS ABC</t>
+  </si>
+  <si>
+    <t>PN901144109-0</t>
+  </si>
+  <si>
+    <t>TMAS 10</t>
+  </si>
+  <si>
+    <t>TMAS 75-050 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 16</t>
+  </si>
+  <si>
+    <t>TMAS 100-050 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 8</t>
+  </si>
+  <si>
+    <t>TMAS 75-010 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>STICK-OPERAC</t>
+  </si>
+  <si>
+    <t>STICKER INSTRUCCIONES ANTES DE OPERAR EQUIPOS 10X15 CM</t>
+  </si>
+  <si>
+    <t>PN901043598-5</t>
+  </si>
+  <si>
+    <t>TMAS 2</t>
+  </si>
+  <si>
+    <t>TMAS 50-010 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 6</t>
+  </si>
+  <si>
+    <t>TMAS 50-200 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>TMAS 12</t>
+  </si>
+  <si>
+    <t>TMAS 75-200 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>PIN 37 KG</t>
+  </si>
+  <si>
+    <t>TRAPOS CARPETA Kg.</t>
+  </si>
+  <si>
+    <t>KG</t>
+  </si>
+  <si>
+    <t>GTO-PAP-SERVICIOS</t>
+  </si>
+  <si>
+    <t>GASTO PAPELERIA - SERVICIOS</t>
+  </si>
+  <si>
+    <t>RENOVACION ADHESIVOS DE LA EMPRESA 911 . SE ADJUNTA ARTE MEDIDAS 30CM LARGO X 15CM DE ANCHO.</t>
+  </si>
+  <si>
+    <t>MTTO CAMIONETA</t>
+  </si>
+  <si>
+    <t>MANTENIMIENTO CAMIONETA</t>
+  </si>
+  <si>
+    <t>COMPRA E INSTALACION DE PANORAMICO + PELICULA VEHICULO PLACAS LZM822</t>
+  </si>
+  <si>
+    <t>379612-TEJA</t>
+  </si>
+  <si>
+    <t>TEJA TERMOACÚSTICA UPVC BLANCA 5.90X1.13M 2MM CRESTA BAJA KLAR</t>
+  </si>
+  <si>
+    <t>PN800242106-2</t>
+  </si>
+  <si>
+    <t>SERV-MTTO-CORR-TALLE</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MANTENIMIENTO CORRECTIVO EQUIPOS TALLER</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MANTENIMIENTO CORRECTIVO PULIDORA 4-1/2 MAKITA - NUM. SERIE: 225059A. REALIZAR PRUEBA FUNCIONAL Y EMITIR GARANTIA POR UN TIEMPO DETERMINADO YA QUE SE DEBE GARANTIZAR EL FUNCIONAMIENTO DEL EQUIPO POR PARTE DEL PROVEEDOR POR UN TIEMPO MINIMO.</t>
+  </si>
+  <si>
+    <t>PN830028703-2</t>
+  </si>
+  <si>
+    <t>CAN 3</t>
+  </si>
+  <si>
+    <t>CANAL "C"6" X8.2 (H 152.B49 X 6MT)  (73.2K)</t>
+  </si>
+  <si>
     <t>CAN 2</t>
   </si>
   <si>
     <t>CANAL "C" 4" X5.4 (H 102.B40 X 6MT)  (48.3K)</t>
   </si>
   <si>
-    <t/>
-[...50 lines deleted...]
-    <t>TRANSPORTE URBANO TRANSLADO EQUIPO DESHIDRTADOR CWT -EAAAM</t>
+    <t>ECO-HB-05</t>
+  </si>
+  <si>
+    <t>LAMPARA LED 200W LUXEON SMD 3030 85-265V IP65</t>
+  </si>
+  <si>
+    <t>BROCHA 1 1/2"</t>
+  </si>
+  <si>
+    <t>BROCHA DE 1 1/2 PULGADAS</t>
+  </si>
+  <si>
+    <t>PN16540756-4</t>
+  </si>
+  <si>
+    <t>C (010)-G8</t>
+  </si>
+  <si>
+    <t>TUERCA HEX Grado 8 RO 5/8 NEGRA</t>
+  </si>
+  <si>
+    <t>SP400 SPRAY</t>
+  </si>
+  <si>
+    <t>INHIBIDOR DE CORROSION SP-400 X 430ML SPRAY</t>
+  </si>
+  <si>
+    <t>PIN 2</t>
+  </si>
+  <si>
+    <t>PRIMER EPOXI POLIAMIDA VERDE110046 GL +CATALIZADOR EPOXI POLIAMIDA  13229</t>
+  </si>
+  <si>
+    <t>CM3</t>
+  </si>
+  <si>
+    <t>B (016)</t>
+  </si>
+  <si>
+    <t>TORNILLO BSC AC RO 3/8 x 5/16 ZN</t>
+  </si>
+  <si>
+    <t>W (005)</t>
+  </si>
+  <si>
+    <t>WASA ACERO 1/2 ZN</t>
+  </si>
+  <si>
+    <t>C (006)-G8</t>
+  </si>
+  <si>
+    <t>TUERCA HEX Grado 8 RO 3/8 NEGRA</t>
+  </si>
+  <si>
+    <t>A (002)</t>
+  </si>
+  <si>
+    <t>ARANDELA REDUCIDA C-1/8 5/16 ZN</t>
+  </si>
+  <si>
+    <t>TUBOCUAD(6)150X150</t>
+  </si>
+  <si>
+    <t>TUBO CUADRADO ESTRUCTURAL ESP. 6MM ANCHO 150X150MM  6MT</t>
+  </si>
+  <si>
+    <t>PN800162648-9</t>
+  </si>
+  <si>
+    <t>I(007)</t>
+  </si>
+  <si>
+    <t>TORNILLO HEX INOX 304 RO 1/4 X 1</t>
+  </si>
+  <si>
+    <t>PN890308587-4</t>
+  </si>
+  <si>
+    <t>PIN 29</t>
+  </si>
+  <si>
+    <t>ESMALTE POLIURETANO GRIS GL+ CATALIZADOR PARA POLIURETANO  RAL 7031.</t>
+  </si>
+  <si>
+    <t>ABR 7</t>
+  </si>
+  <si>
+    <t>DISCOS FIBRATEX 4 1/2" X 7/8 SUFACE STRIP CARBORUM</t>
+  </si>
+  <si>
+    <t>LOCTITE 82039</t>
+  </si>
+  <si>
+    <t>LOCTITE 82039 AEROSOL GALVANIZADO EN FRIO 15 OZ X UND</t>
+  </si>
+  <si>
+    <t>I(005)</t>
+  </si>
+  <si>
+    <t>TUERCA HEX INOX 304 RO 5/16</t>
+  </si>
+  <si>
+    <t>SOL 8</t>
+  </si>
+  <si>
+    <t>SOLDADURA MIG WA 86 0.35 CAPA CAPA X15KG</t>
+  </si>
+  <si>
+    <t>GR</t>
+  </si>
+  <si>
+    <t>G (001)</t>
+  </si>
+  <si>
+    <t>TORNILLO HEX G-5 RO 5/16 x 3/4 ZN</t>
+  </si>
+  <si>
+    <t>B (031)</t>
+  </si>
+  <si>
+    <t>TORNILLO PCC 1/2 x 1.1/2 ZN</t>
+  </si>
+  <si>
+    <t>B (027)</t>
+  </si>
+  <si>
+    <t>TORNILLO PCC 3/8 x 2 ZN</t>
+  </si>
+  <si>
+    <t>VAR 5</t>
+  </si>
+  <si>
+    <t>VARILLA CUADRADA  DE 1" X 6 MTS</t>
+  </si>
+  <si>
+    <t>PN890904459-6</t>
+  </si>
+  <si>
+    <t>I(001)</t>
+  </si>
+  <si>
+    <t>VARILLA INOX 304 R/TOTAL 5/16 x 1 MT</t>
+  </si>
+  <si>
+    <t>LOC329467</t>
+  </si>
+  <si>
+    <t>LOCTITE 243 X50 ML TRABA ROSCA</t>
+  </si>
+  <si>
+    <t>ML</t>
+  </si>
+  <si>
+    <t>PN805018771-1</t>
+  </si>
+  <si>
+    <t>TMAS 26-N</t>
+  </si>
+  <si>
+    <t>TMAS 75-0,9 CHAPAS CALIBRADAS-N</t>
+  </si>
+  <si>
+    <t>PLAT304(12)63X600</t>
+  </si>
+  <si>
+    <t>PLATINA LAM EN ACERO INOX 304 ESPESOR 12MM 63X600CM</t>
+  </si>
+  <si>
+    <t>PIN 35</t>
+  </si>
+  <si>
+    <t>THINNER CORRIENTE X 1 GL</t>
+  </si>
+  <si>
+    <t>TMAS 18</t>
+  </si>
+  <si>
+    <t>TMAS 100-200 CHAPAS CALIBRADAS SKF</t>
+  </si>
+  <si>
+    <t>PIN 60</t>
+  </si>
+  <si>
+    <t>PINCEL 3/4 PULGADAS</t>
+  </si>
+  <si>
+    <t>BROCHA 2 1/2"</t>
+  </si>
+  <si>
+    <t>BROCHA DE 2 1/2 PULGADAS</t>
+  </si>
+  <si>
+    <t>B (010)</t>
+  </si>
+  <si>
+    <t>TORNILLO BSC AC RO 5/16 x 5/16 ZN</t>
+  </si>
+  <si>
+    <t>BRO29</t>
+  </si>
+  <si>
+    <t>BROCA HHS 9/64</t>
+  </si>
+  <si>
+    <t>ABR 10</t>
+  </si>
+  <si>
+    <t>DISCO PARA PULIDORA INOX 7"" X 1/4" X 7/8"</t>
+  </si>
+  <si>
+    <t>SIKA-221 NEGRO</t>
+  </si>
+  <si>
+    <t>SIKAFLEX 221 NEGRO X300 ML</t>
+  </si>
+  <si>
+    <t>PN900096761-3</t>
+  </si>
+  <si>
+    <t>SOL 7</t>
+  </si>
+  <si>
+    <t>SOLDADURA MIG WA 86 0.45 CAPA CAPA X15KG</t>
+  </si>
+  <si>
+    <t>SOL 25</t>
+  </si>
+  <si>
+    <t>ANTISALPICADURA PARA SOLDADURA EN SPRAY</t>
+  </si>
+  <si>
+    <t>PN900410762-8</t>
+  </si>
+  <si>
+    <t>ANG 1</t>
+  </si>
+  <si>
+    <t>ANGULO G50 1 1/2 X 3/16 X 6MT (15.99K)</t>
+  </si>
+  <si>
+    <t>TMAS 27-N</t>
+  </si>
+  <si>
+    <t>TMAS 75-1,8 CHAPAS CALIBRADAS-N</t>
+  </si>
+  <si>
+    <t>TUB 12</t>
+  </si>
+  <si>
+    <t>TUBO CUADRADO DE 4" 100MM X 100MM 6MM DE ESPESOR</t>
+  </si>
+  <si>
+    <t>PN900035068-6</t>
+  </si>
+  <si>
+    <t>ETIQUETAS MARCACIÓN</t>
+  </si>
+  <si>
+    <t>PN16795476-1</t>
+  </si>
+  <si>
+    <t>B (005)</t>
+  </si>
+  <si>
+    <t>TORNILLO BSC AC RO 1/4 x 5/16 ZN</t>
   </si>
   <si>
     <t>SERV-CALIB-HE</t>
   </si>
   <si>
     <t>SERVICIO DE CALIBRACION ACREDITADA PARA HERRAMIENTAS Y EQUIPOS</t>
   </si>
   <si>
-    <t>CALIBRACIÓN NTC PARA DETECTORES DE GASES - Calibración trazable bajo laboratorio, utilizando patrones
-[...1 lines deleted...]
-PN: DETECTOR DE GASES ES30A CON BOMBA SE SUCCION Y 15 m DE MANGUERA, P/N ABC-H-00395.</t>
+    <t>SERVICIO DE CALIBRACIÓN DE PIE DE REY ANÁLOGO MARCA MITUTOYO DE 6", REFERENCIA MIT 530-104BR, SERIAL 18839210. LA CALIBRACIÓN DEBERÁ TENER CERTIFICADO POR PARTE DE ORGANISMO ACREDITADO POR LA ONAC.</t>
   </si>
   <si>
     <t>PN860065726-8</t>
   </si>
   <si>
-    <t>ABRAZ-CREMAINOX 2"</t>
-[...26 lines deleted...]
-    <t>MANGUERA PLANA TIPO BOMBEO DE 2"  X 10 MTS</t>
+    <t>SERV-CAL-ALINEADOR</t>
+  </si>
+  <si>
+    <t>SERVICIO DE CALIBRACION  ALINEADOR</t>
+  </si>
+  <si>
+    <t>SERVICIO DE CALIBRACION ALINEADOR LASER SKF CON PARTES: TKSA41-D-2426-0229, TKSA41-M-2242-2721 Y TKSA41-S-2424-0072. SERVICIO A REALIZAR EN COLOMBIA. EL CERTIFICADO ACTUAL SE VENCIO EL 29/09/2025, A PESAR DE QUE LA COMPRA SE REALIZO EL 30/07/2025 Y DEBIA TENER VIGENCIA DE 2 ANHOS POR LO QUE SE DEBE ADELANTAR EL TRAMITE.</t>
+  </si>
+  <si>
+    <t>SERV-MTTO-PREV.</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MANTENIMIENTO PREVENTIVO</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MANTENIMIENTO PREVENTIVO PARA COMPRESOR CABEZAL EN "V" DE 70 GALONES DE 5.5 HP A 3600 RPM</t>
+  </si>
+  <si>
+    <t>SERVICIO DE CALIBRACIÓN DE PINZA MULTIAMPERIMETRICA DIGITAL DE 1000 A AC 600 VAC/DC MARCA KYORITSU REFERENCIA KEW SNAP 2056R, SERIAL 1423226. P/N ABC-H-00319</t>
+  </si>
+  <si>
+    <t>MANTENIMIENTO PREVENTIVO A ESTIBADOR MANUAL MARCA NIKE 3000, CON DOBLE RUEDA, CON CAPACIDAD PARA 2000 kg. P/N SAP NIKE 3000 R/D</t>
+  </si>
+  <si>
+    <t>SERV-ALQ-ESCALERA</t>
+  </si>
+  <si>
+    <t>SERVICIO DE ALQUILER DE ESCALERA</t>
+  </si>
+  <si>
+    <t>SERVICIO DE ALQUILER DE MANLIFT QUE INCLUYE TRANSPORTE Y OPERARIO</t>
+  </si>
+  <si>
+    <t>DIA</t>
+  </si>
+  <si>
+    <t>PN900234024-6</t>
+  </si>
+  <si>
+    <t>EPP1</t>
+  </si>
+  <si>
+    <t>BOTIQUIN</t>
+  </si>
+  <si>
+    <t>SE REQUIERE COMPRAR UN BOTIQUIN TIPO A PARA LA SEDE DE URAKI, YA QUE NO TENEMOS EN ESTE MOMENTO</t>
+  </si>
+  <si>
+    <t>PN900245878-6</t>
+  </si>
+  <si>
+    <t>ADJUNTO EL LISTADO DE ELEMENTOS REQUERIDOS PARA COMPRA Y REPOSICIÓN DE LOS BOTIQUINES DE LA SEDE COTA, TENIENDO EN CUENTA EL CUMPLIMIENTO DE SU VIGENCIA Y LA NECESIDAD DE REPONER ALGUNOS ELEMENTOS. FAVOR REVISAR LAS DOS HOJAS DEL ARCHIVO, YA QUE UNA CONTIENE LO DEL BOTIQUIN TIPO A Y EN LA OTRA ENCUENTRA LO DEL BOTIQUIN TIPO B</t>
+  </si>
+  <si>
+    <t>DT-002COML-D</t>
+  </si>
+  <si>
+    <t>CAMISA MANGA LARGA // DAMA</t>
+  </si>
+  <si>
+    <t>und</t>
+  </si>
+  <si>
+    <t>PN900787726-0</t>
+  </si>
+  <si>
+    <t>DT-001CB</t>
+  </si>
+  <si>
+    <t>CAMIBUSO TIPO POLO, MANGA CORTA, LOGO BORDADO EN PECHO</t>
+  </si>
+  <si>
+    <t>DT-001CB-DM</t>
+  </si>
+  <si>
+    <t>CAMIBUSO TIPO POLO DAMA , MANGA CORTA, LOGO BORDADO EN PECHO</t>
+  </si>
+  <si>
+    <t>DT-002COML</t>
+  </si>
+  <si>
+    <t>CAMISA MANGA LARGA - CON LOGO BORDADO</t>
+  </si>
+  <si>
+    <t>SEÑALIZACIÓN</t>
+  </si>
+  <si>
+    <t>SEÑALIZACIÓN AVISO EN ACRILICO CÓDIGO QR PARA PQRSDF SUPERINTENDECIA DE TRANSPORTE PARA VEHÍCULOS EQM 808 Y WHW 701 POR CAMBIO NORMATIVO, 1 PARA CALI OTRO PARA COTA VER ANEXO PAGINA</t>
+  </si>
+  <si>
+    <t>PN890304190-6</t>
+  </si>
+  <si>
+    <t>SERV-CAPACITACIÓN</t>
+  </si>
+  <si>
+    <t>SERVICIO DE CAPACITACIÓN</t>
+  </si>
+  <si>
+    <t>SESOLICITA SERVICIO DE CAPACITACIÓN EN BASICO EN SOLDADURA GMAW MIG MAG AWS 1.1:2025, POSICIÓN 1F, 2F, 3F, 4F, PARA EL COLABORADOR ALEJANDRO ARIZA, ANEXO AUTORIZACIÓN DE LA GERENCIA GENERAL Y LA RESPECTIVA COTIZACIÓN (SOLO SE AUTORIZÓ DE MOMENTO EL NIVEL BÁSICO)</t>
+  </si>
+  <si>
+    <t>DOT18</t>
+  </si>
+  <si>
+    <t>FILTRO P/MATERIAL PARTICULADO P100 3M 2097</t>
+  </si>
+  <si>
+    <t>DOT10</t>
+  </si>
+  <si>
+    <t>FILTRO PARA PARTICULAS  N95 3M 5N11</t>
+  </si>
+  <si>
+    <t>DOT 30.</t>
+  </si>
+  <si>
+    <t>POLAINA EN CARNAZA</t>
+  </si>
+  <si>
+    <t>DOT44</t>
+  </si>
+  <si>
+    <t>CARETA PARA SOLDAR FOTOSENSIBLE SOMBRA DE 5 A 13</t>
+  </si>
+  <si>
+    <t>PN900377621-7</t>
+  </si>
+  <si>
+    <t>DOT 37 GAF-POL</t>
+  </si>
+  <si>
+    <t>GAFAS POLICARBONATO WURTH 1899-103-001</t>
+  </si>
+  <si>
+    <t>PN900057383-6</t>
+  </si>
+  <si>
+    <t>DOT21</t>
+  </si>
+  <si>
+    <t>RESPIRADOR 3M  PIEZA MEDIANA 7502</t>
+  </si>
+  <si>
+    <t>DOT 59</t>
+  </si>
+  <si>
+    <t>ARNÉS DE 6 ARGOLLAS PARA ESPACIOS CONFINADOS</t>
+  </si>
+  <si>
+    <t>DOT46</t>
+  </si>
+  <si>
+    <t>GUANTE DE VAQUETA TIPO INGENIERO REFORZADO LARGO</t>
+  </si>
+  <si>
+    <t>DOT 51</t>
+  </si>
+  <si>
+    <t>GAFAS DE SEGURIDAD (SOBRELENTES)</t>
+  </si>
+  <si>
+    <t>DT-019</t>
+  </si>
+  <si>
+    <t>ACETATO 3M REPUESTO MASCARA 6885</t>
+  </si>
+  <si>
+    <t>DOT7</t>
+  </si>
+  <si>
+    <t>REPUESTO CARETA P/ESMERILAR</t>
+  </si>
+  <si>
+    <t>DOT12</t>
+  </si>
+  <si>
+    <t>GUANTE KGSEENGUARD AZUL/NEGRO KIMBERLY JACKSON G 40</t>
+  </si>
+  <si>
+    <t>TALLA 9</t>
+  </si>
+  <si>
+    <t>MTTO-INFRAESTRUCTURA</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MANTENIMIENTO Y/O REPARACION</t>
+  </si>
+  <si>
+    <t>SERVICIO MANTENIMIENTO PREVENTIVO SISTEMA DE BOMBEO CON VARIADOR</t>
+  </si>
+  <si>
+    <t>PN900498180-1</t>
+  </si>
+  <si>
+    <t>IPF-301</t>
+  </si>
+  <si>
+    <t>ROLLO FIBRA DE VIDRIO/FILTRO PISO 0.50X 20 MTS. ESPESOR 50 mm CONS X M</t>
+  </si>
+  <si>
+    <t>ROLLO</t>
+  </si>
+  <si>
+    <t>PKBL 1.1</t>
+  </si>
+  <si>
+    <t>MEDIO FILTRANTE POLYKLEAN BLUE 1" ESP 48"X6 m CONS X M</t>
   </si>
   <si>
     <t>IPF-901</t>
   </si>
   <si>
     <t>FILTRO CARDBOARD CABINA PINTURA 1X10 MTS TIPO ANDREAE CONS XM</t>
   </si>
   <si>
-    <t>ROLLO</t>
-[...122 lines deleted...]
-    <t>JGO</t>
+    <t>GUANTES TALLA 9</t>
+  </si>
+  <si>
+    <t>DOT13</t>
+  </si>
+  <si>
+    <t>GUANTE SOLDADOR CARNAZA FORRADOS ZUBIOLA KODIAK VLAR  11910777</t>
+  </si>
+  <si>
+    <t>C (011)-G8</t>
+  </si>
+  <si>
+    <t>TUERCA HEX Grado 8 RO 3/4 NEGRA</t>
+  </si>
+  <si>
+    <t>A (012)</t>
+  </si>
+  <si>
+    <t>ARANDELA REDUCIDA C-1/8 3/4 ZN</t>
+  </si>
+  <si>
+    <t>V (008)-G8</t>
+  </si>
+  <si>
+    <t>VARILLA grado8 B-7 R/TOTAL  RO 3/4 x 3.66 MT ASTM A-193 negro</t>
+  </si>
+  <si>
+    <t>W (008)</t>
+  </si>
+  <si>
+    <t>WASA ACERO 3/4 ZN</t>
+  </si>
+  <si>
+    <t>BRO6</t>
+  </si>
+  <si>
+    <t>BROCA ANULAR 3/4 X 2</t>
+  </si>
+  <si>
+    <t>SOL 6</t>
+  </si>
+  <si>
+    <t>MIG INOXIDABLE 0.35MM X 15KG</t>
+  </si>
+  <si>
+    <t>I(010)</t>
+  </si>
+  <si>
+    <t>TUERCA HEX INOX 304 RO1/4</t>
+  </si>
+  <si>
+    <t>CLAVO AX18-Cx5M</t>
+  </si>
+  <si>
+    <t>CLAVO PUNTILLADORA AX18 1,5/8" CAL 18</t>
+  </si>
+  <si>
+    <t>MACH6</t>
+  </si>
+  <si>
+    <t>JUEGO MACHUELOS NC 3/8" * 3</t>
+  </si>
+  <si>
+    <t>JUEGO</t>
+  </si>
+  <si>
+    <t>SOL 21</t>
+  </si>
+  <si>
+    <t>TOBERAS HD24-62 SPRAY MASTER</t>
+  </si>
+  <si>
+    <t>ABR 36</t>
+  </si>
+  <si>
+    <t>FIBRODISCO 7X7/8G036 F-986 CERAMICO CAR</t>
+  </si>
+  <si>
+    <t>ABR 26</t>
+  </si>
+  <si>
+    <t>LIJA EN SECO 9 X 11 G80 P RED CARBORUN</t>
+  </si>
+  <si>
+    <t>CINTA-TEFL-3/4X5MT</t>
+  </si>
+  <si>
+    <t>CINTA DE TEFLON 3/4 X 5 MTS CELLUX</t>
+  </si>
+  <si>
+    <t>PN806014553-6</t>
+  </si>
+  <si>
+    <t>ABR 52</t>
+  </si>
+  <si>
+    <t>GRATA COPA TORCHADA 3 x5/8</t>
+  </si>
+  <si>
+    <t>ABR 49</t>
+  </si>
+  <si>
+    <t>GRATA LIJA FLAP 6X2X11/4 G080 CARBORUN</t>
+  </si>
+  <si>
+    <t>BRO4</t>
+  </si>
+  <si>
+    <t>BROCA ANULAR 5/8</t>
+  </si>
+  <si>
+    <t>BURIL RH 1/2"</t>
+  </si>
+  <si>
+    <t>BURIL PUNTA TUNGSTENO DERECHO 1/2" para torneado</t>
+  </si>
+  <si>
+    <t>SOL 38</t>
+  </si>
+  <si>
+    <t>CARTUCHO CORTE PLASMA ARRASTRE 45 AMP REFERENCIA 428927</t>
+  </si>
+  <si>
+    <t>PIN 59</t>
+  </si>
+  <si>
+    <t>PINCEL 1/2 PULGADAS</t>
+  </si>
+  <si>
+    <t>VAR 4</t>
+  </si>
+  <si>
+    <t>VARILLA CUADRADA 1020 5/8 X5/8  DE 6MTS</t>
+  </si>
+  <si>
+    <t>ABR 6</t>
+  </si>
+  <si>
+    <t>DISCO TRONZADORA 16" 3/32" X 1"</t>
+  </si>
+  <si>
+    <t>W (002)</t>
+  </si>
+  <si>
+    <t>WASA ACERO 5/16 ZN</t>
+  </si>
+  <si>
+    <t>PIN 61</t>
+  </si>
+  <si>
+    <t>PINCEL 1/4 PULGADAS</t>
+  </si>
+  <si>
+    <t>SOLITO CINTA DE 15 MTS</t>
+  </si>
+  <si>
+    <t>BURIL 1/4" ASSSAB</t>
+  </si>
+  <si>
+    <t>BURIL ASSSAB 1/4" para torneado</t>
+  </si>
+  <si>
+    <t>BURIL LF 1/2"</t>
+  </si>
+  <si>
+    <t>BURIL PUNTA TUNGSTENO IZQUIERDO 1/2" para torneado</t>
+  </si>
+  <si>
+    <t>SOL 11</t>
+  </si>
+  <si>
+    <t>DIFUSOR DE GAS SPRAY MASTER SOLDADOR GRND 15401136</t>
+  </si>
+  <si>
+    <t>I(013)</t>
+  </si>
+  <si>
+    <t>VARILLA INOX 304 3/8 X1MT</t>
+  </si>
+  <si>
+    <t>I(156)</t>
+  </si>
+  <si>
+    <t>TORNILLO HEX INOX 316 UNC 3/4 X 3" ROSCA COMPLETA</t>
+  </si>
+  <si>
+    <t>I (121)</t>
+  </si>
+  <si>
+    <t>TUERCA HEXINOX 316 3/4</t>
+  </si>
+  <si>
+    <t>ANILL316(12)520X420</t>
+  </si>
+  <si>
+    <t>ANILLO DIAMETRO EXT 520 DIAMETRO INT 420 ESP 12 mm INOX 316</t>
+  </si>
+  <si>
+    <t>PN805012368-7</t>
+  </si>
+  <si>
+    <t>ANILL316(12)320X220</t>
+  </si>
+  <si>
+    <t>ANILLO DIAMETRO EXT 320 DIAMETRO INT 220 ESP 12 mm INOX 316</t>
+  </si>
+  <si>
+    <t>PLAT316(6)50X300</t>
+  </si>
+  <si>
+    <t>PLATINA LAM EN ACERO INOX 316 ESPESOR 6MM 50mmX300cm</t>
+  </si>
+  <si>
+    <t>GUARA36(3)1069X449X120</t>
+  </si>
+  <si>
+    <t>GUARDA LAM EN A36 ESP. 3MM ALTO 120 X ANCHO 449 X LARGO 1069 MM-OREJAS 30</t>
+  </si>
+  <si>
+    <t>TAPA GUARDA CON DIMENSIONES GENERALES DE 1069X449X3 mm CON CORTE IRREGULAR QUE DEBE REALIZAR EL PROVEEDOR SEGÚN PLANO SUMINISTRADO.</t>
+  </si>
+  <si>
+    <t>MALLA EXR 20MM CAL14</t>
+  </si>
+  <si>
+    <t>MALLA EXPANDIDA EXR 20mm CAL.14 ROMBO 14X9mm</t>
+  </si>
+  <si>
+    <t>PN805007404-4</t>
+  </si>
+  <si>
+    <t>CANA36(9)440X69X500</t>
+  </si>
+  <si>
+    <t>CANAL LAM. EN ACERO A36 ESPESOR 9MM ESPALDA 440-ALTURA 69-LONG 500 MM</t>
+  </si>
+  <si>
+    <t>PLATA36(3)1069X449</t>
+  </si>
+  <si>
+    <t>PLATINA LAM EN ACERO A36 ESPESOR 3MM 1069X449 MM-CORTE SEGUN PLANO</t>
+  </si>
+  <si>
+    <t>LA CANAL PLEGADA TIENE 4 OBLONGOS DE 40X12 mm CON RADIO EN LAS ESQUINAS DE 6 mm QUE DEBEERÁ MECANIZAR EL PROVEEDOR SEGÚN LOS PLANOS SUMINISTRADOS.</t>
+  </si>
+  <si>
+    <t>ORE 146X130</t>
+  </si>
+  <si>
+    <t>OREJA LAM A36 12 MM DE 146 X 130 mm CORTE IRREGULAR</t>
+  </si>
+  <si>
+    <t>STRECH C-8 X 500</t>
+  </si>
+  <si>
+    <t>PLASTICO STRECH NEGRO 50 CM * C-8 X500 MT</t>
+  </si>
+  <si>
+    <t>MTS</t>
+  </si>
+  <si>
+    <t>PN805019312-7</t>
+  </si>
+  <si>
+    <t>ABR61</t>
+  </si>
+  <si>
+    <t>TELA ESMERIL GRANO 80</t>
+  </si>
+  <si>
+    <t>PN900424168-3</t>
+  </si>
+  <si>
+    <t>STRECH C-6 X 450</t>
+  </si>
+  <si>
+    <t>PLASTICO STRECH TRANSPARENTE 45 CM * C-6 X450 MT</t>
+  </si>
+  <si>
+    <t>PIN 13</t>
+  </si>
+  <si>
+    <t>FILTRO PINTURA</t>
+  </si>
+  <si>
+    <t>ABR 31</t>
+  </si>
+  <si>
+    <t>LIJA EN SECO 9 X 11 G600 P RED CARBORUN</t>
   </si>
   <si>
     <t>BRA-ALX 5/8"</t>
   </si>
   <si>
     <t>BARRA PARA ALESADO PUNTA TUNGSTENO 5/8</t>
   </si>
   <si>
-    <t>PN890308587-4</t>
-[...167 lines deleted...]
-    <t>CAJA DE CARTON CORRUGADO CON DIVISIONES 23,5cm X 21.5cm X21cm</t>
+    <t>SOL 37</t>
+  </si>
+  <si>
+    <t>CARTUCHO CORTE PLASMA ARRASTRE 65 AMP REFERENCIA 428931</t>
+  </si>
+  <si>
+    <t>CIN-TRANS</t>
+  </si>
+  <si>
+    <t>CINTA TRANSPARENTE 48MM</t>
+  </si>
+  <si>
+    <t>PN890321924-7</t>
+  </si>
+  <si>
+    <t>HUACAL DE MADERA OF TIPO 2</t>
+  </si>
+  <si>
+    <t>HUACAL DE MADERA ANCHO 0-1000 mm LONG 0-1500 mm ALT 0-1000 mm</t>
+  </si>
+  <si>
+    <t>1 HUACAL CON MEDIDAS EFECTIVAS INTERNAS DE 1600X1100 Y 800 mm DE ALTURA. EL HUACAL DEBE SER APTO PARA ALOJAR UNA CARGA DE 291 kg Y DEBE SER TIPO EXPORTACIÓN.</t>
+  </si>
+  <si>
+    <t>B (039)</t>
+  </si>
+  <si>
+    <t>TORNILLO BCC M8X1.25 LONG 35 mm NEGRO</t>
+  </si>
+  <si>
+    <t>PN830057186-8</t>
+  </si>
+  <si>
+    <t>SERV-PRUEBA-TINTAS OF</t>
+  </si>
+  <si>
+    <t>PRUEBA DE TINTAS PENETRANTES</t>
+  </si>
+  <si>
+    <t>SERVICIO DE INSPECCION POR TINTAS PENETRANTES POR PARTE DE INSPECTOR CERTIFICADO NIVEL II Y SIGUIENDO UN PROCEDIMIENTO DE INSPECCIÓN POR TINTAS AVALADO POR UN NIVEL III. OF 2086 Y PV 10074. 
+SE DEBE REALIZAR LA INSPECCION DE 6 BASES EN LAS INSTALACIONES DE UN PROVEEDOR. SE DEBEN CONTEMPLAR AL MENOS 2 DISPONIBILIDADES Y NO PUEDE EXISTIR OFERTA SOLAMENTE POR UN PUNTO DE INSPECCIÓN.</t>
+  </si>
+  <si>
+    <t>C (031)</t>
+  </si>
+  <si>
+    <t>TUERCA HEX NEGRA M8X1.25</t>
+  </si>
+  <si>
+    <t>TSH 3-80</t>
+  </si>
+  <si>
+    <t>TUBO A/C SHC 80  4" A-106 * 6 MTS</t>
+  </si>
+  <si>
+    <t>BRIDAC(SO)6x300RF</t>
+  </si>
+  <si>
+    <t>BRIDA ANSI EN ACERO AL CARBON SLIP-ON  DIAM. 6" 300LB RF</t>
+  </si>
+  <si>
+    <t>SERV-MTTO-ELECTRICO-OF</t>
+  </si>
+  <si>
+    <t>SERVICIO DE MANTENIMIENTO ELECTRICO</t>
+  </si>
+  <si>
+    <t>Compuesto por:
+1
+Guardamotor Siemens 3RV de 4,5 - 6,3 Amp - Suministrado por el Cliente
+1
+Contactor Siemens 3RT de 7A - 220 Vac - Suministrado por el Cliente
+1
+Contacto auxiliar para guardamotor Siemens 3RV - Suministrado por el Cliente
+1
+Modulo frontal con salidas analogas 4-20mA - Allen Bradley - 2080-OF2 - Suministrado por el Cliente
+2
+Relevo de 2 contactos, bobina 24vdc - Suministrado por el Cliente
+1
+Fungibles de ensamble, Bornas
+AUXILIARES DE MONTAJE E INTERCONEXIÓN
+MANO DE OBRA DE ENSAMBLE Y CABLEADO
+SERVICIO DE MANO DE OBRA Y PRUEBAS ADICIONALES - CANPACK TOCANCIPA
+ALCANCE DEL SERVICIO
+Servicio Tecnico prestado por un (1) Tecnico Electrico de la compañía con una duración de Un (1) día hábil enTocancipa
+EL SERVICIO INCLUYE EL SIGUIENTE ALCANCE:
+Mano de Obra en montaje de elementos adicionales descritos
+EL SERVICIO NO INCLUYE:
+* Conexiones de campo
+* Conexiones de tablero
+* Configuracion de equipos de campo
+* Conexión, Programación, Manipulación de equipos y/o Instrumentos que no sean suministrados o del alcance deAutomex en esta oferta
+NOTAS:
+Valor Dia Hábil adicional de servicio (lunes a sabado) $ 1.000.000,oo + IVA
+Valor Dia adicional de de servicio (Domingos o festivos) $ 1.750.000,oo + IVA
+Ver Anexos I, II y III de Servicio Automex - Adjuntos</t>
+  </si>
+  <si>
+    <t>ELECT-650314</t>
+  </si>
+  <si>
+    <t>CABLE CONTROL 3X16 AWG APANTALLADO FOIL 600V</t>
+  </si>
+  <si>
+    <t>MT</t>
+  </si>
+  <si>
+    <t>CABLENC(4x12)</t>
+  </si>
+  <si>
+    <t>CABLE ENCAUCHETADO 4x12 THHN/THWN-2 x METRO</t>
+  </si>
+  <si>
+    <t>PN800131350-7</t>
+  </si>
+  <si>
+    <t>HUACAL DE MADERA ANCHO 0-1200 mm LONG 1501-3000 mm ALT 0-1300 mm</t>
+  </si>
+  <si>
+    <t>6 HUACALES CON MEDIDAS EFECTIVAS INTERNAS DE 1800X1200 Y 1200 mm DE ALTURA. HUACAL APTO PARA ALOJAR UNA CARGA DE 746 kg Y DEBE SER TIPO EXPORTACIÓN. OF PV 10074. LA FECHA DE DESPACHO SE DEBE ACORDAR CON ABC INGENIERIA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <color rgb="FFFFFFFF"/>
       <sz val="13"/>
     </font>
     <font>
       <color rgb="FF64748B"/>
       <sz val="9"/>
     </font>
     <font>
       <b/>
       <color rgb="FF1E293B"/>
       <sz val="10"/>
     </font>
     <font>
       <b/>
       <color rgb="FF2273C4"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2273C4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0F7FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE2F0FF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEFF8FF"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF93C5FD"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="8">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
@@ -1021,51 +2045,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G47"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="8" customWidth="1"/>
     <col min="5" max="5" width="14" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
     </row>
     <row r="2" ht="18" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>1</v>
@@ -1080,2197 +2104,7424 @@
     <row r="4" ht="22" customHeight="1" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="4">
-        <v>14274</v>
+        <v>14500</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D5" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="5">
-        <v>14274</v>
+        <v>14500</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" s="4">
-        <v>14273</v>
+        <v>14499</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D6" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G6" s="5">
-        <v>14273</v>
+        <v>14499</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" s="4">
-        <v>14272</v>
+        <v>14498</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D7" s="5">
         <v>1</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="5">
-        <v>14272</v>
+        <v>14498</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" s="4">
-        <v>14271</v>
+        <v>14497</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D8" s="5">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="5">
-        <v>14271</v>
+        <v>14497</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" s="4">
-        <v>14270</v>
+        <v>14496</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D9" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="5">
-        <v>14270</v>
+        <v>14496</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" s="4">
-        <v>14269</v>
+        <v>14495</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D10" s="5">
         <v>1</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="5">
-        <v>14269</v>
+        <v>14495</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" s="4">
-        <v>14265</v>
+        <v>14493</v>
       </c>
       <c r="B11" s="5" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="C11" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D11" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="5">
-        <v>14265</v>
+        <v>14493</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" s="4">
-        <v>14264</v>
+        <v>14490</v>
       </c>
       <c r="B12" s="5" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="C12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D12" s="5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G12" s="5">
-        <v>14264</v>
+        <v>14490</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" s="4">
-        <v>14263</v>
+        <v>14488</v>
       </c>
       <c r="B13" s="5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C13" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D13" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G13" s="5">
-        <v>14263</v>
+        <v>14488</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" s="4">
-        <v>14260</v>
+        <v>14486</v>
       </c>
       <c r="B14" s="5" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="C14" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D14" s="5">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="5">
-        <v>14260</v>
+        <v>14486</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" s="4">
-        <v>14253</v>
+        <v>14484</v>
       </c>
       <c r="B15" s="5" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D15" s="5">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="5">
-        <v>14253</v>
+        <v>14484</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" s="4">
-        <v>14246</v>
+        <v>14478</v>
       </c>
       <c r="B16" s="5" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C16" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D16" s="5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="5">
-        <v>14246</v>
+        <v>14478</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" s="4">
-        <v>14245</v>
+        <v>14473</v>
       </c>
       <c r="B17" s="5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="C17" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D17" s="5">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="5">
-        <v>14245</v>
+        <v>14473</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" s="4">
-        <v>14243</v>
+        <v>14460</v>
       </c>
       <c r="B18" s="5" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="C18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D18" s="5">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="5">
-        <v>14243</v>
+        <v>14460</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" s="4">
-        <v>14232</v>
+        <v>14457</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="C19" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D19" s="5">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="5">
-        <v>14232</v>
+        <v>14457</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" s="4">
-        <v>14210</v>
+        <v>14448</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="C20" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D20" s="5">
         <v>1</v>
       </c>
       <c r="E20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="5" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="5">
-        <v>14210</v>
+        <v>14448</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" s="4">
-        <v>14275</v>
+        <v>14445</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="C21" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D21" s="5">
         <v>1</v>
       </c>
       <c r="E21" s="5" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="F21" s="5" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G21" s="5">
-        <v>14275</v>
+        <v>14445</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" s="4">
-        <v>14034</v>
+        <v>14437</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C22" s="5" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="D22" s="5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E22" s="5" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="F22" s="5" t="s">
-        <v>31</v>
+        <v>11</v>
       </c>
       <c r="G22" s="5">
-        <v>14034</v>
+        <v>14437</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" s="4">
-        <v>13137</v>
+        <v>14427</v>
       </c>
       <c r="B23" s="5" t="s">
+        <v>28</v>
+      </c>
+      <c r="C23" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" s="5">
+        <v>1</v>
+      </c>
+      <c r="E23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" s="5">
+        <v>14427</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" s="6">
+        <v>14407</v>
+      </c>
+      <c r="B24" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C24" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D24" s="7">
+        <v>50</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" s="7">
+        <v>14407</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" s="4">
+        <v>14391</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D25" s="5">
+        <v>3</v>
+      </c>
+      <c r="E25" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F25" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" s="5">
+        <v>14391</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" s="4">
+        <v>14390</v>
+      </c>
+      <c r="B26" s="5" t="s">
         <v>32</v>
       </c>
-      <c r="C23" s="5" t="s">
-[...19 lines deleted...]
-      <c r="B24" s="5" t="s">
+      <c r="C26" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" s="5">
+        <v>1</v>
+      </c>
+      <c r="E26" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F26" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" s="5">
+        <v>14390</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" s="4">
+        <v>14389</v>
+      </c>
+      <c r="B27" s="5" t="s">
         <v>33</v>
       </c>
-      <c r="C24" s="5" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="5">
+      <c r="C27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D27" s="5">
+        <v>1</v>
+      </c>
+      <c r="E27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F27" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27" s="5">
+        <v>14389</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" s="4">
+        <v>14387</v>
+      </c>
+      <c r="B28" s="5" t="s">
+        <v>34</v>
+      </c>
+      <c r="C28" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D28" s="5">
+        <v>1</v>
+      </c>
+      <c r="E28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F28" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28" s="5">
+        <v>14387</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" s="4">
+        <v>14386</v>
+      </c>
+      <c r="B29" s="5" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D29" s="5">
         <v>2</v>
       </c>
-      <c r="E24" s="5" t="s">
-[...6 lines deleted...]
-        <v>13127</v>
+      <c r="E29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F29" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29" s="5">
+        <v>14386</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" s="4">
+        <v>14385</v>
+      </c>
+      <c r="B30" s="5" t="s">
+        <v>36</v>
+      </c>
+      <c r="C30" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D30" s="5">
+        <v>4</v>
+      </c>
+      <c r="E30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F30" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30" s="5">
+        <v>14385</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" s="4">
+        <v>14365</v>
+      </c>
+      <c r="B31" s="5" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D31" s="5">
+        <v>1</v>
+      </c>
+      <c r="E31" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F31" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31" s="5">
+        <v>14365</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" s="4">
+        <v>14357</v>
+      </c>
+      <c r="B32" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="C32" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D32" s="5">
+        <v>1</v>
+      </c>
+      <c r="E32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F32" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32" s="5">
+        <v>14357</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" s="6">
+        <v>14356</v>
+      </c>
+      <c r="B33" s="7" t="s">
+        <v>39</v>
+      </c>
+      <c r="C33" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D33" s="7">
+        <v>12</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="F33" s="7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33" s="7">
+        <v>14356</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" s="4">
+        <v>14300</v>
+      </c>
+      <c r="B34" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D34" s="5">
+        <v>1</v>
+      </c>
+      <c r="E34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F34" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34" s="5">
+        <v>14300</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" s="4">
+        <v>14264</v>
+      </c>
+      <c r="B35" s="5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C35" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D35" s="5">
+        <v>3</v>
+      </c>
+      <c r="E35" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="F35" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35" s="5">
+        <v>14264</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" s="4">
+        <v>14355</v>
+      </c>
+      <c r="B36" s="5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D36" s="5">
+        <v>4</v>
+      </c>
+      <c r="E36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F36" s="5" t="s">
+        <v>44</v>
+      </c>
+      <c r="G36" s="5">
+        <v>14355</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" s="6">
+        <v>14422</v>
+      </c>
+      <c r="B37" s="7" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D37" s="7">
+        <v>1</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F37" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G37" s="7">
+        <v>14422</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A38" s="6">
+        <v>14374</v>
+      </c>
+      <c r="B38" s="7" t="s">
+        <v>47</v>
+      </c>
+      <c r="C38" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D38" s="7">
+        <v>5</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F38" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38" s="7">
+        <v>14374</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A39" s="4">
+        <v>14358</v>
+      </c>
+      <c r="B39" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C39" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D39" s="5">
+        <v>35</v>
+      </c>
+      <c r="E39" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F39" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G39" s="5">
+        <v>14358</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A40" s="6">
+        <v>14330</v>
+      </c>
+      <c r="B40" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="C40" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D40" s="7">
+        <v>5</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F40" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G40" s="7">
+        <v>14330</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A41" s="6">
+        <v>14329</v>
+      </c>
+      <c r="B41" s="7" t="s">
+        <v>50</v>
+      </c>
+      <c r="C41" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D41" s="7">
+        <v>5</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="F41" s="7" t="s">
+        <v>46</v>
+      </c>
+      <c r="G41" s="7">
+        <v>14329</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A42" s="4">
+        <v>14325</v>
+      </c>
+      <c r="B42" s="5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C42" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D42" s="5">
+        <v>15</v>
+      </c>
+      <c r="E42" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="F42" s="5" t="s">
+        <v>46</v>
+      </c>
+      <c r="G42" s="5">
+        <v>14325</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A43" s="6">
+        <v>14381</v>
+      </c>
+      <c r="B43" s="7" t="s">
+        <v>52</v>
+      </c>
+      <c r="C43" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D43" s="7">
+        <v>1</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F43" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G43" s="7">
+        <v>14381</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A44" s="6">
+        <v>14332</v>
+      </c>
+      <c r="B44" s="7" t="s">
+        <v>54</v>
+      </c>
+      <c r="C44" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="D44" s="7">
+        <v>3</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F44" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="G44" s="7">
+        <v>14332</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A45" s="4">
+        <v>14359</v>
+      </c>
+      <c r="B45" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="C45" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D45" s="5">
+        <v>2</v>
+      </c>
+      <c r="E45" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F45" s="5" t="s">
+        <v>56</v>
+      </c>
+      <c r="G45" s="5">
+        <v>14359</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A46" s="4">
+        <v>14338</v>
+      </c>
+      <c r="B46" s="5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C46" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D46" s="5">
+        <v>3</v>
+      </c>
+      <c r="E46" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F46" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G46" s="5">
+        <v>14338</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A47" s="4">
+        <v>14336</v>
+      </c>
+      <c r="B47" s="5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C47" s="5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D47" s="5">
+        <v>1</v>
+      </c>
+      <c r="E47" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="F47" s="5" t="s">
+        <v>58</v>
+      </c>
+      <c r="G47" s="5">
+        <v>14336</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:I59"/>
+  <dimension ref="A1:I221"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="22" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
     <col min="4" max="4" width="50" customWidth="1"/>
     <col min="5" max="6" width="10" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="22" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="28" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
     </row>
     <row r="3" ht="22" customHeight="1" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>35</v>
+        <v>61</v>
       </c>
       <c r="B3" s="3" t="s">
-        <v>36</v>
+        <v>62</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>37</v>
+        <v>63</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>38</v>
+        <v>64</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>40</v>
+        <v>66</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>41</v>
+        <v>67</v>
       </c>
       <c r="H3" s="3" t="s">
-        <v>42</v>
+        <v>68</v>
       </c>
       <c r="I3" s="3" t="s">
-        <v>43</v>
+        <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A4" s="6">
-        <v>14274</v>
+      <c r="A4" s="8">
+        <v>14500</v>
       </c>
       <c r="B4" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="C4" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>71</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>72</v>
       </c>
       <c r="E4">
+        <v>1</v>
+      </c>
+      <c r="F4" t="s">
+        <v>73</v>
+      </c>
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>74</v>
+      </c>
+      <c r="I4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="8">
+        <v>14500</v>
+      </c>
+      <c r="B5" t="s">
+        <v>76</v>
+      </c>
+      <c r="C5" t="s">
+        <v>77</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="E5">
+        <v>1</v>
+      </c>
+      <c r="F5" t="s">
+        <v>79</v>
+      </c>
+      <c r="G5">
+        <v>0</v>
+      </c>
+      <c r="H5" t="s">
+        <v>74</v>
+      </c>
+      <c r="I5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="8">
+        <v>14499</v>
+      </c>
+      <c r="B6" t="s">
+        <v>80</v>
+      </c>
+      <c r="C6" t="s">
+        <v>80</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>81</v>
+      </c>
+      <c r="E6">
+        <v>1</v>
+      </c>
+      <c r="F6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G6">
+        <v>1</v>
+      </c>
+      <c r="H6" t="s">
+        <v>82</v>
+      </c>
+      <c r="I6" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="8">
+        <v>14498</v>
+      </c>
+      <c r="B7" t="s">
+        <v>84</v>
+      </c>
+      <c r="C7" t="s">
+        <v>85</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E7">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>73</v>
+      </c>
+      <c r="G7">
+        <v>61</v>
+      </c>
+      <c r="H7" t="s">
+        <v>82</v>
+      </c>
+      <c r="I7" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="8">
+        <v>14497</v>
+      </c>
+      <c r="B8" t="s">
+        <v>87</v>
+      </c>
+      <c r="C8" t="s">
+        <v>88</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E8">
+        <v>1</v>
+      </c>
+      <c r="F8" t="s">
+        <v>73</v>
+      </c>
+      <c r="G8">
+        <v>0</v>
+      </c>
+      <c r="H8" t="s">
+        <v>74</v>
+      </c>
+      <c r="I8" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="8">
+        <v>14497</v>
+      </c>
+      <c r="B9" t="s">
+        <v>90</v>
+      </c>
+      <c r="C9" t="s">
+        <v>90</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E9">
+        <v>1</v>
+      </c>
+      <c r="F9" t="s">
+        <v>73</v>
+      </c>
+      <c r="G9">
+        <v>0</v>
+      </c>
+      <c r="H9" t="s">
+        <v>74</v>
+      </c>
+      <c r="I9" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="8">
+        <v>14497</v>
+      </c>
+      <c r="B10" t="s">
+        <v>91</v>
+      </c>
+      <c r="C10" t="s">
+        <v>92</v>
+      </c>
+      <c r="D10" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="E10">
+        <v>1</v>
+      </c>
+      <c r="F10" t="s">
+        <v>73</v>
+      </c>
+      <c r="G10">
+        <v>0</v>
+      </c>
+      <c r="H10" t="s">
+        <v>74</v>
+      </c>
+      <c r="I10" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="8">
+        <v>14497</v>
+      </c>
+      <c r="B11" t="s">
+        <v>94</v>
+      </c>
+      <c r="C11" t="s">
+        <v>95</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="E11">
+        <v>1</v>
+      </c>
+      <c r="F11" t="s">
+        <v>73</v>
+      </c>
+      <c r="G11">
+        <v>0</v>
+      </c>
+      <c r="H11" t="s">
+        <v>74</v>
+      </c>
+      <c r="I11" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="8">
+        <v>14496</v>
+      </c>
+      <c r="B12" t="s">
+        <v>97</v>
+      </c>
+      <c r="C12" t="s">
+        <v>98</v>
+      </c>
+      <c r="D12" s="9" t="s">
+        <v>99</v>
+      </c>
+      <c r="E12">
+        <v>1</v>
+      </c>
+      <c r="F12" t="s">
+        <v>73</v>
+      </c>
+      <c r="G12">
+        <v>0</v>
+      </c>
+      <c r="H12" t="s">
+        <v>74</v>
+      </c>
+      <c r="I12" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="8">
+        <v>14496</v>
+      </c>
+      <c r="B13" t="s">
+        <v>100</v>
+      </c>
+      <c r="C13" t="s">
+        <v>101</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>102</v>
+      </c>
+      <c r="E13">
+        <v>2</v>
+      </c>
+      <c r="F13" t="s">
+        <v>73</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13" t="s">
+        <v>74</v>
+      </c>
+      <c r="I13" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="8">
+        <v>14496</v>
+      </c>
+      <c r="B14" t="s">
+        <v>103</v>
+      </c>
+      <c r="C14" t="s">
+        <v>104</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="E14">
+        <v>1</v>
+      </c>
+      <c r="F14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G14">
+        <v>0</v>
+      </c>
+      <c r="H14" t="s">
+        <v>74</v>
+      </c>
+      <c r="I14" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="8">
+        <v>14496</v>
+      </c>
+      <c r="B15" t="s">
+        <v>106</v>
+      </c>
+      <c r="C15" t="s">
+        <v>107</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>108</v>
+      </c>
+      <c r="E15">
+        <v>1</v>
+      </c>
+      <c r="F15" t="s">
+        <v>73</v>
+      </c>
+      <c r="G15">
+        <v>0</v>
+      </c>
+      <c r="H15" t="s">
+        <v>74</v>
+      </c>
+      <c r="I15" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="8">
+        <v>14496</v>
+      </c>
+      <c r="B16" t="s">
+        <v>109</v>
+      </c>
+      <c r="C16" t="s">
+        <v>110</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>111</v>
+      </c>
+      <c r="E16">
+        <v>1</v>
+      </c>
+      <c r="F16" t="s">
+        <v>73</v>
+      </c>
+      <c r="G16">
+        <v>0</v>
+      </c>
+      <c r="H16" t="s">
+        <v>74</v>
+      </c>
+      <c r="I16" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="8">
+        <v>14496</v>
+      </c>
+      <c r="B17" t="s">
+        <v>90</v>
+      </c>
+      <c r="C17" t="s">
+        <v>90</v>
+      </c>
+      <c r="D17" s="9" t="s">
+        <v>112</v>
+      </c>
+      <c r="E17">
+        <v>2</v>
+      </c>
+      <c r="F17" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17">
+        <v>0</v>
+      </c>
+      <c r="H17" t="s">
+        <v>74</v>
+      </c>
+      <c r="I17" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="8">
+        <v>14495</v>
+      </c>
+      <c r="B18" t="s">
+        <v>84</v>
+      </c>
+      <c r="C18" t="s">
+        <v>85</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E18">
+        <v>25</v>
+      </c>
+      <c r="F18" t="s">
+        <v>73</v>
+      </c>
+      <c r="G18">
+        <v>61</v>
+      </c>
+      <c r="H18" t="s">
+        <v>82</v>
+      </c>
+      <c r="I18" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="8">
+        <v>14493</v>
+      </c>
+      <c r="B19" t="s">
+        <v>113</v>
+      </c>
+      <c r="C19" t="s">
+        <v>114</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>115</v>
+      </c>
+      <c r="E19">
+        <v>1</v>
+      </c>
+      <c r="F19" t="s">
+        <v>73</v>
+      </c>
+      <c r="G19">
+        <v>0</v>
+      </c>
+      <c r="H19" t="s">
+        <v>74</v>
+      </c>
+      <c r="I19" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="8">
+        <v>14490</v>
+      </c>
+      <c r="B20" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E20">
+        <v>1</v>
+      </c>
+      <c r="F20" t="s">
+        <v>73</v>
+      </c>
+      <c r="G20">
+        <v>0</v>
+      </c>
+      <c r="H20" t="s">
+        <v>74</v>
+      </c>
+      <c r="I20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="8">
+        <v>14488</v>
+      </c>
+      <c r="B21" t="s">
+        <v>117</v>
+      </c>
+      <c r="C21" t="s">
+        <v>118</v>
+      </c>
+      <c r="D21" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E21">
         <v>4</v>
       </c>
-      <c r="F4" t="s">
-[...54 lines deleted...]
-      <c r="E6">
+      <c r="F21" t="s">
+        <v>73</v>
+      </c>
+      <c r="G21">
+        <v>12</v>
+      </c>
+      <c r="H21" t="s">
+        <v>119</v>
+      </c>
+      <c r="I21" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="8">
+        <v>14488</v>
+      </c>
+      <c r="B22" t="s">
+        <v>121</v>
+      </c>
+      <c r="C22" t="s">
+        <v>122</v>
+      </c>
+      <c r="D22" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22">
+        <v>1</v>
+      </c>
+      <c r="F22" t="s">
+        <v>73</v>
+      </c>
+      <c r="G22">
+        <v>0</v>
+      </c>
+      <c r="H22" t="s">
+        <v>74</v>
+      </c>
+      <c r="I22" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="8">
+        <v>14486</v>
+      </c>
+      <c r="B23" t="s">
+        <v>124</v>
+      </c>
+      <c r="C23" t="s">
+        <v>125</v>
+      </c>
+      <c r="D23" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E23">
+        <v>1</v>
+      </c>
+      <c r="F23" t="s">
+        <v>73</v>
+      </c>
+      <c r="G23">
+        <v>31</v>
+      </c>
+      <c r="H23" t="s">
+        <v>82</v>
+      </c>
+      <c r="I23" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="8">
+        <v>14484</v>
+      </c>
+      <c r="B24" t="s">
+        <v>127</v>
+      </c>
+      <c r="C24" t="s">
+        <v>128</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E24">
+        <v>1</v>
+      </c>
+      <c r="F24" t="s">
+        <v>129</v>
+      </c>
+      <c r="G24">
+        <v>-2402</v>
+      </c>
+      <c r="H24" t="s">
+        <v>74</v>
+      </c>
+      <c r="I24" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="8">
+        <v>14484</v>
+      </c>
+      <c r="B25" t="s">
+        <v>130</v>
+      </c>
+      <c r="C25" t="s">
+        <v>131</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>132</v>
+      </c>
+      <c r="E25">
         <v>4</v>
       </c>
-      <c r="F6" t="s">
-[...54 lines deleted...]
-      <c r="E8">
+      <c r="F25" t="s">
+        <v>73</v>
+      </c>
+      <c r="G25">
+        <v>0</v>
+      </c>
+      <c r="H25" t="s">
+        <v>74</v>
+      </c>
+      <c r="I25" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="8">
+        <v>14484</v>
+      </c>
+      <c r="B26" t="s">
+        <v>134</v>
+      </c>
+      <c r="C26" t="s">
+        <v>135</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="E26">
         <v>4</v>
       </c>
-      <c r="F8" t="s">
-[...54 lines deleted...]
-      <c r="E10">
+      <c r="F26" t="s">
+        <v>73</v>
+      </c>
+      <c r="G26">
+        <v>0</v>
+      </c>
+      <c r="H26" t="s">
+        <v>74</v>
+      </c>
+      <c r="I26" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="8">
+        <v>14484</v>
+      </c>
+      <c r="B27" t="s">
+        <v>137</v>
+      </c>
+      <c r="C27" t="s">
+        <v>138</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E27">
+        <v>1</v>
+      </c>
+      <c r="F27" t="s">
+        <v>73</v>
+      </c>
+      <c r="G27">
+        <v>0</v>
+      </c>
+      <c r="H27" t="s">
+        <v>139</v>
+      </c>
+      <c r="I27" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="8">
+        <v>14484</v>
+      </c>
+      <c r="B28" t="s">
+        <v>140</v>
+      </c>
+      <c r="C28" t="s">
+        <v>141</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E28">
+        <v>4</v>
+      </c>
+      <c r="F28" t="s">
+        <v>73</v>
+      </c>
+      <c r="G28">
+        <v>0</v>
+      </c>
+      <c r="H28" t="s">
+        <v>74</v>
+      </c>
+      <c r="I28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="8">
+        <v>14484</v>
+      </c>
+      <c r="B29" t="s">
+        <v>142</v>
+      </c>
+      <c r="C29" t="s">
+        <v>143</v>
+      </c>
+      <c r="D29" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E29">
+        <v>1</v>
+      </c>
+      <c r="F29" t="s">
+        <v>73</v>
+      </c>
+      <c r="G29">
+        <v>0</v>
+      </c>
+      <c r="H29" t="s">
+        <v>74</v>
+      </c>
+      <c r="I29" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="8">
+        <v>14478</v>
+      </c>
+      <c r="B30" t="s">
+        <v>145</v>
+      </c>
+      <c r="C30" t="s">
+        <v>146</v>
+      </c>
+      <c r="D30" s="9" t="s">
+        <v>147</v>
+      </c>
+      <c r="E30">
         <v>2</v>
       </c>
-      <c r="F10" t="s">
-[...77 lines deleted...]
-      <c r="C13" t="s">
+      <c r="F30" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30">
+        <v>0</v>
+      </c>
+      <c r="H30" t="s">
+        <v>74</v>
+      </c>
+      <c r="I30" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="8">
+        <v>14473</v>
+      </c>
+      <c r="B31" t="s">
+        <v>149</v>
+      </c>
+      <c r="C31" t="s">
+        <v>150</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>151</v>
+      </c>
+      <c r="E31">
+        <v>1</v>
+      </c>
+      <c r="F31" t="s">
+        <v>73</v>
+      </c>
+      <c r="G31">
+        <v>0</v>
+      </c>
+      <c r="H31" t="s">
+        <v>74</v>
+      </c>
+      <c r="I31" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="8">
+        <v>14473</v>
+      </c>
+      <c r="B32" t="s">
+        <v>153</v>
+      </c>
+      <c r="C32" t="s">
+        <v>154</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>155</v>
+      </c>
+      <c r="E32">
+        <v>1</v>
+      </c>
+      <c r="F32" t="s">
+        <v>73</v>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32" t="s">
+        <v>74</v>
+      </c>
+      <c r="I32" t="s">
         <v>75</v>
       </c>
-      <c r="D13" s="7" t="s">
-[...567 lines deleted...]
-      </c>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A33" s="6">
-        <v>14245</v>
+      <c r="A33" s="8">
+        <v>14473</v>
       </c>
       <c r="B33" t="s">
-        <v>122</v>
+        <v>156</v>
       </c>
       <c r="C33" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>157</v>
+      </c>
+      <c r="D33" s="9" t="s">
+        <v>158</v>
       </c>
       <c r="E33">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F33" t="s">
-        <v>47</v>
+        <v>73</v>
       </c>
       <c r="G33">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="H33" t="s">
-        <v>124</v>
+        <v>74</v>
       </c>
       <c r="I33" t="s">
-        <v>55</v>
+        <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A34" s="6">
-        <v>14245</v>
+      <c r="A34" s="8">
+        <v>14460</v>
       </c>
       <c r="B34" t="s">
-        <v>125</v>
+        <v>159</v>
       </c>
       <c r="C34" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>160</v>
+      </c>
+      <c r="D34" s="9" t="s">
+        <v>86</v>
       </c>
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34" t="s">
-        <v>127</v>
+        <v>161</v>
       </c>
       <c r="G34">
-        <v>1</v>
+        <v>-61</v>
       </c>
       <c r="H34" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="I34" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B35" t="s">
+        <v>163</v>
+      </c>
+      <c r="C35" t="s">
+        <v>164</v>
+      </c>
+      <c r="D35" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E35">
+        <v>2</v>
+      </c>
+      <c r="F35" t="s">
+        <v>73</v>
+      </c>
+      <c r="G35">
+        <v>0</v>
+      </c>
+      <c r="H35" t="s">
+        <v>74</v>
+      </c>
+      <c r="I35" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B36" t="s">
+        <v>165</v>
+      </c>
+      <c r="C36" t="s">
+        <v>166</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36">
+        <v>2</v>
+      </c>
+      <c r="F36" t="s">
+        <v>161</v>
+      </c>
+      <c r="G36">
+        <v>0</v>
+      </c>
+      <c r="H36" t="s">
+        <v>74</v>
+      </c>
+      <c r="I36" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B37" t="s">
+        <v>167</v>
+      </c>
+      <c r="C37" t="s">
+        <v>168</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E37">
+        <v>1</v>
+      </c>
+      <c r="F37" t="s">
+        <v>161</v>
+      </c>
+      <c r="G37">
+        <v>10</v>
+      </c>
+      <c r="H37" t="s">
+        <v>82</v>
+      </c>
+      <c r="I37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B38" t="s">
+        <v>169</v>
+      </c>
+      <c r="C38" t="s">
+        <v>170</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38">
+        <v>3</v>
+      </c>
+      <c r="F38" t="s">
+        <v>161</v>
+      </c>
+      <c r="G38">
+        <v>-59</v>
+      </c>
+      <c r="H38" t="s">
+        <v>74</v>
+      </c>
+      <c r="I38" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B39" t="s">
+        <v>171</v>
+      </c>
+      <c r="C39" t="s">
+        <v>172</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E39">
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
+        <v>73</v>
+      </c>
+      <c r="G39">
+        <v>62</v>
+      </c>
+      <c r="H39" t="s">
+        <v>139</v>
+      </c>
+      <c r="I39" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B40" t="s">
+        <v>173</v>
+      </c>
+      <c r="C40" t="s">
+        <v>174</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E40">
+        <v>3</v>
+      </c>
+      <c r="F40" t="s">
+        <v>161</v>
+      </c>
+      <c r="G40">
+        <v>-62</v>
+      </c>
+      <c r="H40" t="s">
+        <v>74</v>
+      </c>
+      <c r="I40" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B41" t="s">
+        <v>175</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E41">
+        <v>1</v>
+      </c>
+      <c r="F41" t="s">
+        <v>161</v>
+      </c>
+      <c r="G41">
+        <v>10</v>
+      </c>
+      <c r="H41" t="s">
+        <v>82</v>
+      </c>
+      <c r="I41" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B42" t="s">
+        <v>177</v>
+      </c>
+      <c r="C42" t="s">
+        <v>178</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E42">
+        <v>2</v>
+      </c>
+      <c r="F42" t="s">
+        <v>161</v>
+      </c>
+      <c r="G42">
+        <v>1</v>
+      </c>
+      <c r="H42" t="s">
+        <v>74</v>
+      </c>
+      <c r="I42" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B43" t="s">
+        <v>179</v>
+      </c>
+      <c r="C43" t="s">
+        <v>180</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E43">
+        <v>2</v>
+      </c>
+      <c r="F43" t="s">
+        <v>161</v>
+      </c>
+      <c r="G43">
+        <v>5</v>
+      </c>
+      <c r="H43" t="s">
         <v>119</v>
       </c>
-    </row>
-[...54 lines deleted...]
-      <c r="I36" t="s">
+      <c r="I43" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B44" t="s">
+        <v>181</v>
+      </c>
+      <c r="C44" t="s">
+        <v>182</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E44">
+        <v>2</v>
+      </c>
+      <c r="F44" t="s">
+        <v>161</v>
+      </c>
+      <c r="G44">
+        <v>6</v>
+      </c>
+      <c r="H44" t="s">
         <v>119</v>
       </c>
-    </row>
-[...65 lines deleted...]
-      <c r="C39" t="s">
+      <c r="I44" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B45" t="s">
+        <v>183</v>
+      </c>
+      <c r="C45" t="s">
+        <v>183</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E45">
+        <v>30</v>
+      </c>
+      <c r="F45" t="s">
+        <v>73</v>
+      </c>
+      <c r="G45">
+        <v>0</v>
+      </c>
+      <c r="H45" t="s">
         <v>139</v>
       </c>
-      <c r="D39" s="7" t="s">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="I45" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B46" t="s">
+        <v>185</v>
+      </c>
+      <c r="C46" t="s">
+        <v>186</v>
+      </c>
+      <c r="D46" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E46">
+        <v>2</v>
+      </c>
+      <c r="F46" t="s">
+        <v>73</v>
+      </c>
+      <c r="G46">
+        <v>-43</v>
+      </c>
+      <c r="H46" t="s">
+        <v>74</v>
+      </c>
+      <c r="I46" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B47" t="s">
+        <v>187</v>
+      </c>
+      <c r="C47" t="s">
+        <v>188</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E47">
+        <v>1</v>
+      </c>
+      <c r="F47" t="s">
+        <v>161</v>
+      </c>
+      <c r="G47">
+        <v>14</v>
+      </c>
+      <c r="H47" t="s">
+        <v>82</v>
+      </c>
+      <c r="I47" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B48" t="s">
+        <v>189</v>
+      </c>
+      <c r="C48" t="s">
+        <v>190</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E48">
+        <v>2</v>
+      </c>
+      <c r="F48" t="s">
+        <v>161</v>
+      </c>
+      <c r="G48">
+        <v>7</v>
+      </c>
+      <c r="H48" t="s">
+        <v>119</v>
+      </c>
+      <c r="I48" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B49" t="s">
+        <v>191</v>
+      </c>
+      <c r="C49" t="s">
+        <v>192</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E49">
+        <v>100</v>
+      </c>
+      <c r="F49" t="s">
+        <v>73</v>
+      </c>
+      <c r="G49">
+        <v>18</v>
+      </c>
+      <c r="H49" t="s">
+        <v>139</v>
+      </c>
+      <c r="I49" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B50" t="s">
+        <v>194</v>
+      </c>
+      <c r="C50" t="s">
+        <v>195</v>
+      </c>
+      <c r="D50" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E50">
         <v>3</v>
       </c>
-      <c r="F39" t="s">
-[...277 lines deleted...]
-      <c r="B49" t="s">
+      <c r="F50" t="s">
         <v>161</v>
       </c>
-      <c r="C49" t="s">
+      <c r="G50">
+        <v>-51</v>
+      </c>
+      <c r="H50" t="s">
+        <v>74</v>
+      </c>
+      <c r="I50" t="s">
         <v>162</v>
       </c>
-      <c r="D49" s="7" t="s">
-[...45 lines deleted...]
-      </c>
     </row>
     <row r="51" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A51" s="6">
-        <v>14232</v>
+      <c r="A51" s="8">
+        <v>14460</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
+        <v>196</v>
       </c>
       <c r="C51" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>197</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>86</v>
       </c>
       <c r="E51">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="F51" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="G51">
-        <v>0</v>
+        <v>-51</v>
       </c>
       <c r="H51" t="s">
-        <v>54</v>
+        <v>74</v>
       </c>
       <c r="I51" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A52" s="6">
-        <v>14232</v>
+      <c r="A52" s="8">
+        <v>14460</v>
       </c>
       <c r="B52" t="s">
-        <v>167</v>
+        <v>198</v>
       </c>
       <c r="C52" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>199</v>
+      </c>
+      <c r="D52" s="9" t="s">
+        <v>86</v>
       </c>
       <c r="E52">
         <v>2</v>
       </c>
       <c r="F52" t="s">
-        <v>47</v>
+        <v>161</v>
       </c>
       <c r="G52">
+        <v>7</v>
+      </c>
+      <c r="H52" t="s">
+        <v>119</v>
+      </c>
+      <c r="I52" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="53" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A53" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B53" t="s">
+        <v>84</v>
+      </c>
+      <c r="C53" t="s">
+        <v>85</v>
+      </c>
+      <c r="D53" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E53">
+        <v>25</v>
+      </c>
+      <c r="F53" t="s">
+        <v>73</v>
+      </c>
+      <c r="G53">
+        <v>36</v>
+      </c>
+      <c r="H53" t="s">
+        <v>139</v>
+      </c>
+      <c r="I53" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="54" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A54" s="8">
+        <v>14460</v>
+      </c>
+      <c r="B54" t="s">
+        <v>200</v>
+      </c>
+      <c r="C54" t="s">
+        <v>201</v>
+      </c>
+      <c r="D54" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E54">
+        <v>30</v>
+      </c>
+      <c r="F54" t="s">
+        <v>202</v>
+      </c>
+      <c r="G54">
+        <v>14</v>
+      </c>
+      <c r="H54" t="s">
+        <v>139</v>
+      </c>
+      <c r="I54" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="55" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A55" s="8">
+        <v>14457</v>
+      </c>
+      <c r="B55" t="s">
+        <v>203</v>
+      </c>
+      <c r="C55" t="s">
+        <v>204</v>
+      </c>
+      <c r="D55" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="E55">
+        <v>4</v>
+      </c>
+      <c r="F55" t="s">
+        <v>73</v>
+      </c>
+      <c r="G55">
+        <v>0</v>
+      </c>
+      <c r="H55" t="s">
+        <v>74</v>
+      </c>
+      <c r="I55" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="56" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A56" s="8">
+        <v>14457</v>
+      </c>
+      <c r="B56" t="s">
+        <v>206</v>
+      </c>
+      <c r="C56" t="s">
+        <v>207</v>
+      </c>
+      <c r="D56" s="9" t="s">
+        <v>208</v>
+      </c>
+      <c r="E56">
+        <v>1</v>
+      </c>
+      <c r="F56" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56">
+        <v>0</v>
+      </c>
+      <c r="H56" t="s">
+        <v>139</v>
+      </c>
+      <c r="I56" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="57" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A57" s="8">
+        <v>14448</v>
+      </c>
+      <c r="B57" t="s">
+        <v>209</v>
+      </c>
+      <c r="C57" t="s">
+        <v>210</v>
+      </c>
+      <c r="D57" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E57">
         <v>6</v>
       </c>
-      <c r="H52" t="s">
+      <c r="F57" t="s">
+        <v>73</v>
+      </c>
+      <c r="G57">
+        <v>0</v>
+      </c>
+      <c r="H57" t="s">
+        <v>74</v>
+      </c>
+      <c r="I57" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="58" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A58" s="8">
+        <v>14445</v>
+      </c>
+      <c r="B58" t="s">
+        <v>212</v>
+      </c>
+      <c r="C58" t="s">
+        <v>213</v>
+      </c>
+      <c r="D58" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="E58">
+        <v>1</v>
+      </c>
+      <c r="F58" t="s">
+        <v>86</v>
+      </c>
+      <c r="G58">
+        <v>0</v>
+      </c>
+      <c r="H58" t="s">
+        <v>74</v>
+      </c>
+      <c r="I58" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="59" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A59" s="8">
+        <v>14437</v>
+      </c>
+      <c r="B59" t="s">
+        <v>216</v>
+      </c>
+      <c r="C59" t="s">
+        <v>217</v>
+      </c>
+      <c r="D59" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E59">
+        <v>10</v>
+      </c>
+      <c r="F59" t="s">
+        <v>129</v>
+      </c>
+      <c r="G59">
+        <v>-2215</v>
+      </c>
+      <c r="H59" t="s">
+        <v>74</v>
+      </c>
+      <c r="I59" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A60" s="8">
+        <v>14437</v>
+      </c>
+      <c r="B60" t="s">
+        <v>218</v>
+      </c>
+      <c r="C60" t="s">
+        <v>219</v>
+      </c>
+      <c r="D60" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E60">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>129</v>
+      </c>
+      <c r="G60">
+        <v>-4284</v>
+      </c>
+      <c r="H60" t="s">
+        <v>74</v>
+      </c>
+      <c r="I60" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="61" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A61" s="8">
+        <v>14427</v>
+      </c>
+      <c r="B61" t="s">
+        <v>220</v>
+      </c>
+      <c r="C61" t="s">
+        <v>221</v>
+      </c>
+      <c r="D61" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E61">
+        <v>5</v>
+      </c>
+      <c r="F61" t="s">
+        <v>73</v>
+      </c>
+      <c r="G61">
+        <v>0</v>
+      </c>
+      <c r="H61" t="s">
+        <v>74</v>
+      </c>
+      <c r="I61" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="62" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A62" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B62" t="s">
+        <v>222</v>
+      </c>
+      <c r="C62" t="s">
+        <v>223</v>
+      </c>
+      <c r="D62" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E62">
+        <v>3</v>
+      </c>
+      <c r="F62" t="s">
+        <v>73</v>
+      </c>
+      <c r="G62">
+        <v>0</v>
+      </c>
+      <c r="H62" t="s">
+        <v>74</v>
+      </c>
+      <c r="I62" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="63" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A63" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B63" t="s">
+        <v>225</v>
+      </c>
+      <c r="C63" t="s">
+        <v>226</v>
+      </c>
+      <c r="D63" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E63">
+        <v>50</v>
+      </c>
+      <c r="F63" t="s">
+        <v>73</v>
+      </c>
+      <c r="G63">
+        <v>66</v>
+      </c>
+      <c r="H63" t="s">
+        <v>139</v>
+      </c>
+      <c r="I63" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="64" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A64" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B64" t="s">
+        <v>227</v>
+      </c>
+      <c r="C64" t="s">
+        <v>228</v>
+      </c>
+      <c r="D64" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E64">
+        <v>2</v>
+      </c>
+      <c r="F64" t="s">
+        <v>73</v>
+      </c>
+      <c r="G64">
+        <v>2</v>
+      </c>
+      <c r="H64" t="s">
+        <v>119</v>
+      </c>
+      <c r="I64" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="65" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A65" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B65" t="s">
+        <v>229</v>
+      </c>
+      <c r="C65" t="s">
+        <v>230</v>
+      </c>
+      <c r="D65" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E65">
+        <v>5</v>
+      </c>
+      <c r="F65" t="s">
+        <v>231</v>
+      </c>
+      <c r="G65">
+        <v>-34401</v>
+      </c>
+      <c r="H65" t="s">
+        <v>74</v>
+      </c>
+      <c r="I65" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="66" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A66" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B66" t="s">
+        <v>232</v>
+      </c>
+      <c r="C66" t="s">
+        <v>233</v>
+      </c>
+      <c r="D66" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E66">
+        <v>10</v>
+      </c>
+      <c r="F66" t="s">
+        <v>73</v>
+      </c>
+      <c r="G66">
+        <v>32</v>
+      </c>
+      <c r="H66" t="s">
+        <v>82</v>
+      </c>
+      <c r="I66" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="67" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A67" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B67" t="s">
+        <v>234</v>
+      </c>
+      <c r="C67" t="s">
+        <v>235</v>
+      </c>
+      <c r="D67" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E67">
+        <v>100</v>
+      </c>
+      <c r="F67" t="s">
+        <v>73</v>
+      </c>
+      <c r="G67">
+        <v>1</v>
+      </c>
+      <c r="H67" t="s">
+        <v>139</v>
+      </c>
+      <c r="I67" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="68" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A68" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B68" t="s">
+        <v>236</v>
+      </c>
+      <c r="C68" t="s">
+        <v>237</v>
+      </c>
+      <c r="D68" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E68">
+        <v>200</v>
+      </c>
+      <c r="F68" t="s">
+        <v>73</v>
+      </c>
+      <c r="G68">
+        <v>-198</v>
+      </c>
+      <c r="H68" t="s">
+        <v>139</v>
+      </c>
+      <c r="I68" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="69" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A69" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B69" t="s">
+        <v>238</v>
+      </c>
+      <c r="C69" t="s">
+        <v>239</v>
+      </c>
+      <c r="D69" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E69">
+        <v>100</v>
+      </c>
+      <c r="F69" t="s">
+        <v>73</v>
+      </c>
+      <c r="G69">
+        <v>17</v>
+      </c>
+      <c r="H69" t="s">
+        <v>74</v>
+      </c>
+      <c r="I69" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="70" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A70" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B70" t="s">
+        <v>240</v>
+      </c>
+      <c r="C70" t="s">
+        <v>241</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E70">
+        <v>1</v>
+      </c>
+      <c r="F70" t="s">
+        <v>129</v>
+      </c>
+      <c r="G70">
+        <v>277</v>
+      </c>
+      <c r="H70" t="s">
+        <v>74</v>
+      </c>
+      <c r="I70" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="71" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A71" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B71" t="s">
+        <v>243</v>
+      </c>
+      <c r="C71" t="s">
+        <v>244</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E71">
+        <v>200</v>
+      </c>
+      <c r="F71" t="s">
+        <v>73</v>
+      </c>
+      <c r="G71">
+        <v>57</v>
+      </c>
+      <c r="H71" t="s">
+        <v>139</v>
+      </c>
+      <c r="I71" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="72" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A72" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B72" t="s">
+        <v>246</v>
+      </c>
+      <c r="C72" t="s">
+        <v>247</v>
+      </c>
+      <c r="D72" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E72">
+        <v>2</v>
+      </c>
+      <c r="F72" t="s">
+        <v>231</v>
+      </c>
+      <c r="G72">
+        <v>-10358</v>
+      </c>
+      <c r="H72" t="s">
+        <v>139</v>
+      </c>
+      <c r="I72" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="73" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A73" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B73" t="s">
+        <v>248</v>
+      </c>
+      <c r="C73" t="s">
+        <v>249</v>
+      </c>
+      <c r="D73" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E73">
+        <v>20</v>
+      </c>
+      <c r="F73" t="s">
+        <v>73</v>
+      </c>
+      <c r="G73">
+        <v>34</v>
+      </c>
+      <c r="H73" t="s">
+        <v>119</v>
+      </c>
+      <c r="I73" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="74" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A74" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B74" t="s">
+        <v>250</v>
+      </c>
+      <c r="C74" t="s">
+        <v>251</v>
+      </c>
+      <c r="D74" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E74">
+        <v>3</v>
+      </c>
+      <c r="F74" t="s">
+        <v>73</v>
+      </c>
+      <c r="G74">
+        <v>1</v>
+      </c>
+      <c r="H74" t="s">
+        <v>74</v>
+      </c>
+      <c r="I74" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="75" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A75" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B75" t="s">
+        <v>194</v>
+      </c>
+      <c r="C75" t="s">
+        <v>195</v>
+      </c>
+      <c r="D75" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E75">
+        <v>1</v>
+      </c>
+      <c r="F75" t="s">
+        <v>161</v>
+      </c>
+      <c r="G75">
+        <v>-51</v>
+      </c>
+      <c r="H75" t="s">
+        <v>74</v>
+      </c>
+      <c r="I75" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="76" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A76" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B76" t="s">
+        <v>169</v>
+      </c>
+      <c r="C76" t="s">
+        <v>170</v>
+      </c>
+      <c r="D76" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E76">
+        <v>1</v>
+      </c>
+      <c r="F76" t="s">
+        <v>161</v>
+      </c>
+      <c r="G76">
+        <v>-59</v>
+      </c>
+      <c r="H76" t="s">
+        <v>74</v>
+      </c>
+      <c r="I76" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="77" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A77" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B77" t="s">
+        <v>252</v>
+      </c>
+      <c r="C77" t="s">
+        <v>253</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E77">
+        <v>100</v>
+      </c>
+      <c r="F77" t="s">
+        <v>73</v>
+      </c>
+      <c r="G77">
+        <v>98</v>
+      </c>
+      <c r="H77" t="s">
+        <v>74</v>
+      </c>
+      <c r="I77" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="78" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A78" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B78" t="s">
+        <v>254</v>
+      </c>
+      <c r="C78" t="s">
+        <v>255</v>
+      </c>
+      <c r="D78" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E78">
+        <v>1</v>
+      </c>
+      <c r="F78" t="s">
+        <v>256</v>
+      </c>
+      <c r="G78">
+        <v>12045</v>
+      </c>
+      <c r="H78" t="s">
+        <v>74</v>
+      </c>
+      <c r="I78" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A79" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B79" t="s">
+        <v>257</v>
+      </c>
+      <c r="C79" t="s">
+        <v>258</v>
+      </c>
+      <c r="D79" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E79">
+        <v>200</v>
+      </c>
+      <c r="F79" t="s">
+        <v>73</v>
+      </c>
+      <c r="G79">
+        <v>-140</v>
+      </c>
+      <c r="H79" t="s">
+        <v>139</v>
+      </c>
+      <c r="I79" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="80" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A80" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B80" t="s">
+        <v>259</v>
+      </c>
+      <c r="C80" t="s">
+        <v>260</v>
+      </c>
+      <c r="D80" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E80">
+        <v>200</v>
+      </c>
+      <c r="F80" t="s">
+        <v>73</v>
+      </c>
+      <c r="G80">
+        <v>-48</v>
+      </c>
+      <c r="H80" t="s">
+        <v>139</v>
+      </c>
+      <c r="I80" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="81" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A81" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B81" t="s">
+        <v>261</v>
+      </c>
+      <c r="C81" t="s">
+        <v>262</v>
+      </c>
+      <c r="D81" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E81">
+        <v>300</v>
+      </c>
+      <c r="F81" t="s">
+        <v>73</v>
+      </c>
+      <c r="G81">
+        <v>-168</v>
+      </c>
+      <c r="H81" t="s">
+        <v>139</v>
+      </c>
+      <c r="I81" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="82" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A82" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B82" t="s">
+        <v>173</v>
+      </c>
+      <c r="C82" t="s">
+        <v>174</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E82">
+        <v>1</v>
+      </c>
+      <c r="F82" t="s">
+        <v>161</v>
+      </c>
+      <c r="G82">
+        <v>-62</v>
+      </c>
+      <c r="H82" t="s">
+        <v>74</v>
+      </c>
+      <c r="I82" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A83" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B83" t="s">
+        <v>159</v>
+      </c>
+      <c r="C83" t="s">
+        <v>160</v>
+      </c>
+      <c r="D83" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E83">
+        <v>1</v>
+      </c>
+      <c r="F83" t="s">
+        <v>161</v>
+      </c>
+      <c r="G83">
+        <v>-61</v>
+      </c>
+      <c r="H83" t="s">
+        <v>74</v>
+      </c>
+      <c r="I83" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="84" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A84" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B84" t="s">
+        <v>263</v>
+      </c>
+      <c r="C84" t="s">
+        <v>264</v>
+      </c>
+      <c r="D84" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E84">
+        <v>1</v>
+      </c>
+      <c r="F84" t="s">
+        <v>129</v>
+      </c>
+      <c r="G84">
+        <v>630</v>
+      </c>
+      <c r="H84" t="s">
+        <v>74</v>
+      </c>
+      <c r="I84" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="85" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A85" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B85" t="s">
+        <v>84</v>
+      </c>
+      <c r="C85" t="s">
+        <v>85</v>
+      </c>
+      <c r="D85" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E85">
+        <v>25</v>
+      </c>
+      <c r="F85" t="s">
+        <v>73</v>
+      </c>
+      <c r="G85">
+        <v>61</v>
+      </c>
+      <c r="H85" t="s">
+        <v>82</v>
+      </c>
+      <c r="I85" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="86" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A86" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B86" t="s">
+        <v>266</v>
+      </c>
+      <c r="C86" t="s">
+        <v>267</v>
+      </c>
+      <c r="D86" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E86">
+        <v>2</v>
+      </c>
+      <c r="F86" t="s">
+        <v>129</v>
+      </c>
+      <c r="G86">
+        <v>243.5</v>
+      </c>
+      <c r="H86" t="s">
+        <v>119</v>
+      </c>
+      <c r="I86" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="87" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A87" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B87" t="s">
+        <v>268</v>
+      </c>
+      <c r="C87" t="s">
+        <v>269</v>
+      </c>
+      <c r="D87" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E87">
+        <v>1</v>
+      </c>
+      <c r="F87" t="s">
+        <v>270</v>
+      </c>
+      <c r="G87">
+        <v>0</v>
+      </c>
+      <c r="H87" t="s">
+        <v>74</v>
+      </c>
+      <c r="I87" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="88" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A88" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B88" t="s">
+        <v>272</v>
+      </c>
+      <c r="C88" t="s">
+        <v>273</v>
+      </c>
+      <c r="D88" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E88">
+        <v>1</v>
+      </c>
+      <c r="F88" t="s">
+        <v>161</v>
+      </c>
+      <c r="G88">
+        <v>0</v>
+      </c>
+      <c r="H88" t="s">
+        <v>74</v>
+      </c>
+      <c r="I88" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A89" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B89" t="s">
+        <v>274</v>
+      </c>
+      <c r="C89" t="s">
+        <v>275</v>
+      </c>
+      <c r="D89" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E89">
+        <v>1</v>
+      </c>
+      <c r="F89" t="s">
+        <v>129</v>
+      </c>
+      <c r="G89">
+        <v>133</v>
+      </c>
+      <c r="H89" t="s">
+        <v>74</v>
+      </c>
+      <c r="I89" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A90" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B90" t="s">
+        <v>276</v>
+      </c>
+      <c r="C90" t="s">
+        <v>277</v>
+      </c>
+      <c r="D90" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E90">
+        <v>5</v>
+      </c>
+      <c r="F90" t="s">
+        <v>231</v>
+      </c>
+      <c r="G90">
+        <v>23021</v>
+      </c>
+      <c r="H90" t="s">
+        <v>119</v>
+      </c>
+      <c r="I90" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="91" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A91" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B91" t="s">
+        <v>278</v>
+      </c>
+      <c r="C91" t="s">
+        <v>279</v>
+      </c>
+      <c r="D91" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E91">
+        <v>2</v>
+      </c>
+      <c r="F91" t="s">
+        <v>161</v>
+      </c>
+      <c r="G91">
+        <v>0</v>
+      </c>
+      <c r="H91" t="s">
+        <v>74</v>
+      </c>
+      <c r="I91" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="92" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A92" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B92" t="s">
+        <v>280</v>
+      </c>
+      <c r="C92" t="s">
+        <v>281</v>
+      </c>
+      <c r="D92" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E92">
+        <v>3</v>
+      </c>
+      <c r="F92" t="s">
+        <v>73</v>
+      </c>
+      <c r="G92">
+        <v>1</v>
+      </c>
+      <c r="H92" t="s">
+        <v>74</v>
+      </c>
+      <c r="I92" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="93" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A93" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B93" t="s">
+        <v>282</v>
+      </c>
+      <c r="C93" t="s">
+        <v>283</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E93">
+        <v>3</v>
+      </c>
+      <c r="F93" t="s">
+        <v>73</v>
+      </c>
+      <c r="G93">
+        <v>0</v>
+      </c>
+      <c r="H93" t="s">
+        <v>74</v>
+      </c>
+      <c r="I93" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="94" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A94" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B94" t="s">
+        <v>284</v>
+      </c>
+      <c r="C94" t="s">
+        <v>285</v>
+      </c>
+      <c r="D94" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E94">
+        <v>50</v>
+      </c>
+      <c r="F94" t="s">
+        <v>73</v>
+      </c>
+      <c r="G94">
+        <v>-5</v>
+      </c>
+      <c r="H94" t="s">
+        <v>139</v>
+      </c>
+      <c r="I94" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="95" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A95" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B95" t="s">
+        <v>286</v>
+      </c>
+      <c r="C95" t="s">
+        <v>287</v>
+      </c>
+      <c r="D95" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E95">
+        <v>10</v>
+      </c>
+      <c r="F95" t="s">
+        <v>73</v>
+      </c>
+      <c r="G95">
+        <v>3</v>
+      </c>
+      <c r="H95" t="s">
+        <v>74</v>
+      </c>
+      <c r="I95" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="96" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A96" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B96" t="s">
+        <v>175</v>
+      </c>
+      <c r="C96" t="s">
+        <v>176</v>
+      </c>
+      <c r="D96" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E96">
+        <v>1</v>
+      </c>
+      <c r="F96" t="s">
+        <v>161</v>
+      </c>
+      <c r="G96">
+        <v>10</v>
+      </c>
+      <c r="H96" t="s">
+        <v>74</v>
+      </c>
+      <c r="I96" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="97" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A97" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B97" t="s">
+        <v>288</v>
+      </c>
+      <c r="C97" t="s">
+        <v>289</v>
+      </c>
+      <c r="D97" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E97">
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
+        <v>73</v>
+      </c>
+      <c r="G97">
+        <v>10</v>
+      </c>
+      <c r="H97" t="s">
+        <v>119</v>
+      </c>
+      <c r="I97" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="98" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A98" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B98" t="s">
+        <v>165</v>
+      </c>
+      <c r="C98" t="s">
+        <v>166</v>
+      </c>
+      <c r="D98" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E98">
+        <v>1</v>
+      </c>
+      <c r="F98" t="s">
+        <v>161</v>
+      </c>
+      <c r="G98">
+        <v>0</v>
+      </c>
+      <c r="H98" t="s">
+        <v>74</v>
+      </c>
+      <c r="I98" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="99" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A99" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B99" t="s">
+        <v>187</v>
+      </c>
+      <c r="C99" t="s">
+        <v>188</v>
+      </c>
+      <c r="D99" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E99">
+        <v>1</v>
+      </c>
+      <c r="F99" t="s">
+        <v>161</v>
+      </c>
+      <c r="G99">
+        <v>14</v>
+      </c>
+      <c r="H99" t="s">
+        <v>74</v>
+      </c>
+      <c r="I99" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="100" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A100" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B100" t="s">
+        <v>189</v>
+      </c>
+      <c r="C100" t="s">
+        <v>190</v>
+      </c>
+      <c r="D100" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E100">
+        <v>1</v>
+      </c>
+      <c r="F100" t="s">
+        <v>161</v>
+      </c>
+      <c r="G100">
+        <v>7</v>
+      </c>
+      <c r="H100" t="s">
+        <v>119</v>
+      </c>
+      <c r="I100" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="101" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A101" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B101" t="s">
+        <v>290</v>
+      </c>
+      <c r="C101" t="s">
+        <v>291</v>
+      </c>
+      <c r="D101" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E101">
+        <v>1</v>
+      </c>
+      <c r="F101" t="s">
+        <v>73</v>
+      </c>
+      <c r="G101">
+        <v>0</v>
+      </c>
+      <c r="H101" t="s">
+        <v>74</v>
+      </c>
+      <c r="I101" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="102" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A102" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B102" t="s">
+        <v>293</v>
+      </c>
+      <c r="C102" t="s">
+        <v>294</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E102">
+        <v>1</v>
+      </c>
+      <c r="F102" t="s">
+        <v>256</v>
+      </c>
+      <c r="G102">
+        <v>-63520</v>
+      </c>
+      <c r="H102" t="s">
+        <v>74</v>
+      </c>
+      <c r="I102" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="103" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A103" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B103" t="s">
+        <v>181</v>
+      </c>
+      <c r="C103" t="s">
+        <v>182</v>
+      </c>
+      <c r="D103" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E103">
+        <v>1</v>
+      </c>
+      <c r="F103" t="s">
+        <v>161</v>
+      </c>
+      <c r="G103">
+        <v>6</v>
+      </c>
+      <c r="H103" t="s">
+        <v>119</v>
+      </c>
+      <c r="I103" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="104" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A104" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B104" t="s">
+        <v>295</v>
+      </c>
+      <c r="C104" t="s">
+        <v>296</v>
+      </c>
+      <c r="D104" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E104">
+        <v>3</v>
+      </c>
+      <c r="F104" t="s">
+        <v>73</v>
+      </c>
+      <c r="G104">
+        <v>1</v>
+      </c>
+      <c r="H104" t="s">
+        <v>74</v>
+      </c>
+      <c r="I104" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="105" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A105" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B105" t="s">
+        <v>298</v>
+      </c>
+      <c r="C105" t="s">
+        <v>299</v>
+      </c>
+      <c r="D105" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E105">
+        <v>4</v>
+      </c>
+      <c r="F105" t="s">
+        <v>129</v>
+      </c>
+      <c r="G105">
+        <v>-1543</v>
+      </c>
+      <c r="H105" t="s">
+        <v>74</v>
+      </c>
+      <c r="I105" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="106" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A106" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B106" t="s">
+        <v>177</v>
+      </c>
+      <c r="C106" t="s">
+        <v>178</v>
+      </c>
+      <c r="D106" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E106">
+        <v>1</v>
+      </c>
+      <c r="F106" t="s">
+        <v>161</v>
+      </c>
+      <c r="G106">
+        <v>1</v>
+      </c>
+      <c r="H106" t="s">
+        <v>119</v>
+      </c>
+      <c r="I106" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="107" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A107" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B107" t="s">
+        <v>300</v>
+      </c>
+      <c r="C107" t="s">
+        <v>301</v>
+      </c>
+      <c r="D107" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E107">
+        <v>1</v>
+      </c>
+      <c r="F107" t="s">
+        <v>161</v>
+      </c>
+      <c r="G107">
+        <v>0</v>
+      </c>
+      <c r="H107" t="s">
+        <v>74</v>
+      </c>
+      <c r="I107" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="108" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A108" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B108" t="s">
+        <v>302</v>
+      </c>
+      <c r="C108" t="s">
+        <v>303</v>
+      </c>
+      <c r="D108" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E108">
+        <v>1</v>
+      </c>
+      <c r="F108" t="s">
+        <v>129</v>
+      </c>
+      <c r="G108">
+        <v>-581</v>
+      </c>
+      <c r="H108" t="s">
+        <v>74</v>
+      </c>
+      <c r="I108" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="109" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A109" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B109" t="s">
+        <v>167</v>
+      </c>
+      <c r="C109" t="s">
+        <v>168</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E109">
+        <v>1</v>
+      </c>
+      <c r="F109" t="s">
+        <v>161</v>
+      </c>
+      <c r="G109">
+        <v>10</v>
+      </c>
+      <c r="H109" t="s">
+        <v>74</v>
+      </c>
+      <c r="I109" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="110" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A110" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B110" t="s">
+        <v>305</v>
+      </c>
+      <c r="C110" t="s">
+        <v>305</v>
+      </c>
+      <c r="D110" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E110">
+        <v>1000</v>
+      </c>
+      <c r="F110" t="s">
+        <v>86</v>
+      </c>
+      <c r="G110">
+        <v>0</v>
+      </c>
+      <c r="H110" t="s">
+        <v>74</v>
+      </c>
+      <c r="I110" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="111" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A111" s="8">
+        <v>14407</v>
+      </c>
+      <c r="B111" t="s">
+        <v>307</v>
+      </c>
+      <c r="C111" t="s">
+        <v>308</v>
+      </c>
+      <c r="D111" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E111">
+        <v>50</v>
+      </c>
+      <c r="F111" t="s">
+        <v>73</v>
+      </c>
+      <c r="G111">
+        <v>-8</v>
+      </c>
+      <c r="H111" t="s">
+        <v>139</v>
+      </c>
+      <c r="I111" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="112" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A112" s="8">
+        <v>14391</v>
+      </c>
+      <c r="B112" t="s">
+        <v>309</v>
+      </c>
+      <c r="C112" t="s">
+        <v>310</v>
+      </c>
+      <c r="D112" s="9" t="s">
+        <v>311</v>
+      </c>
+      <c r="E112">
+        <v>5</v>
+      </c>
+      <c r="F112" t="s">
+        <v>73</v>
+      </c>
+      <c r="G112">
+        <v>0</v>
+      </c>
+      <c r="H112" t="s">
+        <v>74</v>
+      </c>
+      <c r="I112" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="113" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A113" s="8">
+        <v>14391</v>
+      </c>
+      <c r="B113" t="s">
+        <v>313</v>
+      </c>
+      <c r="C113" t="s">
+        <v>314</v>
+      </c>
+      <c r="D113" s="9" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113">
+        <v>1</v>
+      </c>
+      <c r="F113" t="s">
+        <v>73</v>
+      </c>
+      <c r="G113">
+        <v>0</v>
+      </c>
+      <c r="H113" t="s">
+        <v>74</v>
+      </c>
+      <c r="I113" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="114" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A114" s="8">
+        <v>14391</v>
+      </c>
+      <c r="B114" t="s">
+        <v>316</v>
+      </c>
+      <c r="C114" t="s">
+        <v>317</v>
+      </c>
+      <c r="D114" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="E114">
+        <v>1</v>
+      </c>
+      <c r="F114" t="s">
+        <v>86</v>
+      </c>
+      <c r="G114">
+        <v>0</v>
+      </c>
+      <c r="H114" t="s">
+        <v>139</v>
+      </c>
+      <c r="I114" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="115" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A115" s="8">
+        <v>14390</v>
+      </c>
+      <c r="B115" t="s">
+        <v>309</v>
+      </c>
+      <c r="C115" t="s">
+        <v>310</v>
+      </c>
+      <c r="D115" s="9" t="s">
+        <v>319</v>
+      </c>
+      <c r="E115">
+        <v>3</v>
+      </c>
+      <c r="F115" t="s">
+        <v>73</v>
+      </c>
+      <c r="G115">
+        <v>0</v>
+      </c>
+      <c r="H115" t="s">
+        <v>74</v>
+      </c>
+      <c r="I115" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="116" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A116" s="8">
+        <v>14389</v>
+      </c>
+      <c r="B116" t="s">
+        <v>316</v>
+      </c>
+      <c r="C116" t="s">
+        <v>317</v>
+      </c>
+      <c r="D116" s="9" t="s">
+        <v>320</v>
+      </c>
+      <c r="E116">
+        <v>3</v>
+      </c>
+      <c r="F116" t="s">
+        <v>86</v>
+      </c>
+      <c r="G116">
+        <v>0</v>
+      </c>
+      <c r="H116" t="s">
+        <v>74</v>
+      </c>
+      <c r="I116" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="117" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A117" s="8">
+        <v>14387</v>
+      </c>
+      <c r="B117" t="s">
+        <v>321</v>
+      </c>
+      <c r="C117" t="s">
+        <v>322</v>
+      </c>
+      <c r="D117" s="9" t="s">
+        <v>323</v>
+      </c>
+      <c r="E117">
+        <v>3</v>
+      </c>
+      <c r="F117" t="s">
+        <v>324</v>
+      </c>
+      <c r="G117">
+        <v>0</v>
+      </c>
+      <c r="H117" t="s">
+        <v>74</v>
+      </c>
+      <c r="I117" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="118" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A118" s="8">
+        <v>14386</v>
+      </c>
+      <c r="B118" t="s">
+        <v>326</v>
+      </c>
+      <c r="C118" t="s">
+        <v>327</v>
+      </c>
+      <c r="D118" s="9" t="s">
+        <v>328</v>
+      </c>
+      <c r="E118">
+        <v>1</v>
+      </c>
+      <c r="F118" t="s">
+        <v>73</v>
+      </c>
+      <c r="G118">
+        <v>0</v>
+      </c>
+      <c r="H118" t="s">
+        <v>74</v>
+      </c>
+      <c r="I118" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A119" s="8">
+        <v>14386</v>
+      </c>
+      <c r="B119" t="s">
+        <v>91</v>
+      </c>
+      <c r="C119" t="s">
+        <v>92</v>
+      </c>
+      <c r="D119" s="9" t="s">
+        <v>330</v>
+      </c>
+      <c r="E119">
+        <v>1</v>
+      </c>
+      <c r="F119" t="s">
+        <v>73</v>
+      </c>
+      <c r="G119">
+        <v>0</v>
+      </c>
+      <c r="H119" t="s">
+        <v>139</v>
+      </c>
+      <c r="I119" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A120" s="8">
+        <v>14385</v>
+      </c>
+      <c r="B120" t="s">
+        <v>331</v>
+      </c>
+      <c r="C120" t="s">
+        <v>332</v>
+      </c>
+      <c r="D120" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E120">
+        <v>14</v>
+      </c>
+      <c r="F120" t="s">
+        <v>333</v>
+      </c>
+      <c r="G120">
+        <v>0</v>
+      </c>
+      <c r="H120" t="s">
+        <v>74</v>
+      </c>
+      <c r="I120" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="121" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A121" s="8">
+        <v>14385</v>
+      </c>
+      <c r="B121" t="s">
+        <v>335</v>
+      </c>
+      <c r="C121" t="s">
+        <v>336</v>
+      </c>
+      <c r="D121" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E121">
+        <v>8</v>
+      </c>
+      <c r="F121" t="s">
+        <v>333</v>
+      </c>
+      <c r="G121">
+        <v>0</v>
+      </c>
+      <c r="H121" t="s">
+        <v>74</v>
+      </c>
+      <c r="I121" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="122" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A122" s="8">
+        <v>14385</v>
+      </c>
+      <c r="B122" t="s">
+        <v>337</v>
+      </c>
+      <c r="C122" t="s">
+        <v>338</v>
+      </c>
+      <c r="D122" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E122">
+        <v>20</v>
+      </c>
+      <c r="F122" t="s">
+        <v>333</v>
+      </c>
+      <c r="G122">
+        <v>0</v>
+      </c>
+      <c r="H122" t="s">
+        <v>74</v>
+      </c>
+      <c r="I122" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="123" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A123" s="8">
+        <v>14385</v>
+      </c>
+      <c r="B123" t="s">
+        <v>339</v>
+      </c>
+      <c r="C123" t="s">
+        <v>340</v>
+      </c>
+      <c r="D123" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E123">
+        <v>22</v>
+      </c>
+      <c r="F123" t="s">
+        <v>333</v>
+      </c>
+      <c r="G123">
+        <v>0</v>
+      </c>
+      <c r="H123" t="s">
+        <v>74</v>
+      </c>
+      <c r="I123" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="124" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A124" s="8">
+        <v>14365</v>
+      </c>
+      <c r="B124" t="s">
+        <v>341</v>
+      </c>
+      <c r="C124" t="s">
+        <v>341</v>
+      </c>
+      <c r="D124" s="9" t="s">
+        <v>342</v>
+      </c>
+      <c r="E124">
+        <v>3</v>
+      </c>
+      <c r="F124" t="s">
+        <v>86</v>
+      </c>
+      <c r="G124">
+        <v>0</v>
+      </c>
+      <c r="H124" t="s">
+        <v>74</v>
+      </c>
+      <c r="I124" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="125" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A125" s="8">
+        <v>14357</v>
+      </c>
+      <c r="B125" t="s">
+        <v>344</v>
+      </c>
+      <c r="C125" t="s">
+        <v>345</v>
+      </c>
+      <c r="D125" s="9" t="s">
+        <v>346</v>
+      </c>
+      <c r="E125">
+        <v>1</v>
+      </c>
+      <c r="F125" t="s">
+        <v>73</v>
+      </c>
+      <c r="G125">
+        <v>0</v>
+      </c>
+      <c r="H125" t="s">
+        <v>74</v>
+      </c>
+      <c r="I125" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A126" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B126" t="s">
+        <v>347</v>
+      </c>
+      <c r="C126" t="s">
+        <v>348</v>
+      </c>
+      <c r="D126" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E126">
+        <v>6</v>
+      </c>
+      <c r="F126" t="s">
+        <v>73</v>
+      </c>
+      <c r="G126">
+        <v>0</v>
+      </c>
+      <c r="H126" t="s">
+        <v>74</v>
+      </c>
+      <c r="I126" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A127" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B127" t="s">
+        <v>349</v>
+      </c>
+      <c r="C127" t="s">
+        <v>350</v>
+      </c>
+      <c r="D127" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E127">
+        <v>10</v>
+      </c>
+      <c r="F127" t="s">
+        <v>73</v>
+      </c>
+      <c r="G127">
+        <v>0</v>
+      </c>
+      <c r="H127" t="s">
+        <v>74</v>
+      </c>
+      <c r="I127" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="128" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A128" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B128" t="s">
+        <v>351</v>
+      </c>
+      <c r="C128" t="s">
+        <v>352</v>
+      </c>
+      <c r="D128" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E128">
+        <v>2</v>
+      </c>
+      <c r="F128" t="s">
+        <v>73</v>
+      </c>
+      <c r="G128">
+        <v>0</v>
+      </c>
+      <c r="H128" t="s">
+        <v>74</v>
+      </c>
+      <c r="I128" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="129" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A129" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B129" t="s">
+        <v>353</v>
+      </c>
+      <c r="C129" t="s">
+        <v>354</v>
+      </c>
+      <c r="D129" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E129">
+        <v>1</v>
+      </c>
+      <c r="F129" t="s">
+        <v>73</v>
+      </c>
+      <c r="G129">
+        <v>0</v>
+      </c>
+      <c r="H129" t="s">
+        <v>74</v>
+      </c>
+      <c r="I129" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="130" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A130" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B130" t="s">
+        <v>356</v>
+      </c>
+      <c r="C130" t="s">
+        <v>357</v>
+      </c>
+      <c r="D130" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E130">
+        <v>5</v>
+      </c>
+      <c r="F130" t="s">
+        <v>73</v>
+      </c>
+      <c r="G130">
+        <v>0</v>
+      </c>
+      <c r="H130" t="s">
+        <v>74</v>
+      </c>
+      <c r="I130" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="131" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A131" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B131" t="s">
+        <v>359</v>
+      </c>
+      <c r="C131" t="s">
+        <v>360</v>
+      </c>
+      <c r="D131" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E131">
+        <v>1</v>
+      </c>
+      <c r="F131" t="s">
+        <v>73</v>
+      </c>
+      <c r="G131">
+        <v>0</v>
+      </c>
+      <c r="H131" t="s">
+        <v>74</v>
+      </c>
+      <c r="I131" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="132" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A132" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B132" t="s">
+        <v>361</v>
+      </c>
+      <c r="C132" t="s">
+        <v>362</v>
+      </c>
+      <c r="D132" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E132">
+        <v>1</v>
+      </c>
+      <c r="F132" t="s">
+        <v>73</v>
+      </c>
+      <c r="G132">
+        <v>0</v>
+      </c>
+      <c r="H132" t="s">
+        <v>74</v>
+      </c>
+      <c r="I132" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A133" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B133" t="s">
+        <v>363</v>
+      </c>
+      <c r="C133" t="s">
+        <v>364</v>
+      </c>
+      <c r="D133" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E133">
+        <v>12</v>
+      </c>
+      <c r="F133" t="s">
+        <v>73</v>
+      </c>
+      <c r="G133">
+        <v>0</v>
+      </c>
+      <c r="H133" t="s">
+        <v>74</v>
+      </c>
+      <c r="I133" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A134" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B134" t="s">
+        <v>365</v>
+      </c>
+      <c r="C134" t="s">
+        <v>366</v>
+      </c>
+      <c r="D134" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E134">
+        <v>3</v>
+      </c>
+      <c r="F134" t="s">
+        <v>73</v>
+      </c>
+      <c r="G134">
+        <v>0</v>
+      </c>
+      <c r="H134" t="s">
+        <v>74</v>
+      </c>
+      <c r="I134" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="135" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A135" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B135" t="s">
+        <v>367</v>
+      </c>
+      <c r="C135" t="s">
+        <v>368</v>
+      </c>
+      <c r="D135" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E135">
+        <v>5</v>
+      </c>
+      <c r="F135" t="s">
+        <v>73</v>
+      </c>
+      <c r="G135">
+        <v>0</v>
+      </c>
+      <c r="H135" t="s">
+        <v>74</v>
+      </c>
+      <c r="I135" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="136" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A136" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B136" t="s">
+        <v>369</v>
+      </c>
+      <c r="C136" t="s">
+        <v>370</v>
+      </c>
+      <c r="D136" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E136">
+        <v>3</v>
+      </c>
+      <c r="F136" t="s">
+        <v>73</v>
+      </c>
+      <c r="G136">
+        <v>0</v>
+      </c>
+      <c r="H136" t="s">
+        <v>74</v>
+      </c>
+      <c r="I136" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="137" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A137" s="8">
+        <v>14356</v>
+      </c>
+      <c r="B137" t="s">
+        <v>371</v>
+      </c>
+      <c r="C137" t="s">
+        <v>372</v>
+      </c>
+      <c r="D137" s="9" t="s">
+        <v>373</v>
+      </c>
+      <c r="E137">
+        <v>12</v>
+      </c>
+      <c r="F137" t="s">
+        <v>73</v>
+      </c>
+      <c r="G137">
+        <v>3</v>
+      </c>
+      <c r="H137" t="s">
+        <v>74</v>
+      </c>
+      <c r="I137" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A138" s="8">
+        <v>14300</v>
+      </c>
+      <c r="B138" t="s">
+        <v>374</v>
+      </c>
+      <c r="C138" t="s">
+        <v>375</v>
+      </c>
+      <c r="D138" s="9" t="s">
+        <v>376</v>
+      </c>
+      <c r="E138">
+        <v>1</v>
+      </c>
+      <c r="F138" t="s">
+        <v>73</v>
+      </c>
+      <c r="G138">
+        <v>0</v>
+      </c>
+      <c r="H138" t="s">
+        <v>74</v>
+      </c>
+      <c r="I138" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="139" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A139" s="8">
+        <v>14264</v>
+      </c>
+      <c r="B139" t="s">
+        <v>378</v>
+      </c>
+      <c r="C139" t="s">
+        <v>379</v>
+      </c>
+      <c r="D139" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E139">
+        <v>1</v>
+      </c>
+      <c r="F139" t="s">
+        <v>380</v>
+      </c>
+      <c r="G139">
+        <v>0</v>
+      </c>
+      <c r="H139" t="s">
+        <v>74</v>
+      </c>
+      <c r="I139" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="140" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A140" s="8">
+        <v>14264</v>
+      </c>
+      <c r="B140" t="s">
+        <v>381</v>
+      </c>
+      <c r="C140" t="s">
+        <v>382</v>
+      </c>
+      <c r="D140" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E140">
+        <v>1</v>
+      </c>
+      <c r="F140" t="s">
+        <v>380</v>
+      </c>
+      <c r="G140">
+        <v>0</v>
+      </c>
+      <c r="H140" t="s">
+        <v>139</v>
+      </c>
+      <c r="I140" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="141" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A141" s="8">
+        <v>14264</v>
+      </c>
+      <c r="B141" t="s">
+        <v>383</v>
+      </c>
+      <c r="C141" t="s">
+        <v>384</v>
+      </c>
+      <c r="D141" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E141">
+        <v>1</v>
+      </c>
+      <c r="F141" t="s">
+        <v>380</v>
+      </c>
+      <c r="G141">
+        <v>0</v>
+      </c>
+      <c r="H141" t="s">
+        <v>139</v>
+      </c>
+      <c r="I141" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="142" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A142" s="8">
+        <v>14355</v>
+      </c>
+      <c r="B142" t="s">
+        <v>371</v>
+      </c>
+      <c r="C142" t="s">
+        <v>372</v>
+      </c>
+      <c r="D142" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="E142">
+        <v>5</v>
+      </c>
+      <c r="F142" t="s">
+        <v>73</v>
+      </c>
+      <c r="G142">
+        <v>3</v>
+      </c>
+      <c r="H142" t="s">
+        <v>74</v>
+      </c>
+      <c r="I142" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="143" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A143" s="8">
+        <v>14355</v>
+      </c>
+      <c r="B143" t="s">
+        <v>386</v>
+      </c>
+      <c r="C143" t="s">
+        <v>387</v>
+      </c>
+      <c r="D143" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E143">
+        <v>1</v>
+      </c>
+      <c r="F143" t="s">
+        <v>73</v>
+      </c>
+      <c r="G143">
+        <v>0</v>
+      </c>
+      <c r="H143" t="s">
+        <v>74</v>
+      </c>
+      <c r="I143" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="144" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A144" s="8">
+        <v>14355</v>
+      </c>
+      <c r="B144" t="s">
+        <v>356</v>
+      </c>
+      <c r="C144" t="s">
+        <v>357</v>
+      </c>
+      <c r="D144" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E144">
+        <v>5</v>
+      </c>
+      <c r="F144" t="s">
+        <v>73</v>
+      </c>
+      <c r="G144">
+        <v>0</v>
+      </c>
+      <c r="H144" t="s">
+        <v>74</v>
+      </c>
+      <c r="I144" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="145" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A145" s="8">
+        <v>14355</v>
+      </c>
+      <c r="B145" t="s">
+        <v>347</v>
+      </c>
+      <c r="C145" t="s">
+        <v>348</v>
+      </c>
+      <c r="D145" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E145">
+        <v>4</v>
+      </c>
+      <c r="F145" t="s">
+        <v>73</v>
+      </c>
+      <c r="G145">
+        <v>0</v>
+      </c>
+      <c r="H145" t="s">
+        <v>74</v>
+      </c>
+      <c r="I145" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="146" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A146" s="8">
+        <v>14422</v>
+      </c>
+      <c r="B146" t="s">
         <v>124</v>
       </c>
-      <c r="I52" t="s">
-[...7 lines deleted...]
-      <c r="B53" t="s">
+      <c r="C146" t="s">
+        <v>125</v>
+      </c>
+      <c r="D146" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E146">
+        <v>1</v>
+      </c>
+      <c r="F146" t="s">
+        <v>73</v>
+      </c>
+      <c r="G146">
+        <v>50</v>
+      </c>
+      <c r="H146" t="s">
+        <v>74</v>
+      </c>
+      <c r="I146" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="147" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A147" s="8">
+        <v>14374</v>
+      </c>
+      <c r="B147" t="s">
+        <v>216</v>
+      </c>
+      <c r="C147" t="s">
+        <v>217</v>
+      </c>
+      <c r="D147" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E147">
+        <v>4</v>
+      </c>
+      <c r="F147" t="s">
+        <v>129</v>
+      </c>
+      <c r="G147">
+        <v>-11461</v>
+      </c>
+      <c r="H147" t="s">
+        <v>74</v>
+      </c>
+      <c r="I147" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="148" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A148" s="8">
+        <v>14374</v>
+      </c>
+      <c r="B148" t="s">
+        <v>388</v>
+      </c>
+      <c r="C148" t="s">
+        <v>389</v>
+      </c>
+      <c r="D148" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E148">
+        <v>100</v>
+      </c>
+      <c r="F148" t="s">
+        <v>73</v>
+      </c>
+      <c r="G148">
+        <v>36</v>
+      </c>
+      <c r="H148" t="s">
+        <v>139</v>
+      </c>
+      <c r="I148" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="149" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A149" s="8">
+        <v>14374</v>
+      </c>
+      <c r="B149" t="s">
+        <v>390</v>
+      </c>
+      <c r="C149" t="s">
+        <v>391</v>
+      </c>
+      <c r="D149" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E149">
+        <v>20</v>
+      </c>
+      <c r="F149" t="s">
+        <v>73</v>
+      </c>
+      <c r="G149">
+        <v>2</v>
+      </c>
+      <c r="H149" t="s">
+        <v>74</v>
+      </c>
+      <c r="I149" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="150" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A150" s="8">
+        <v>14374</v>
+      </c>
+      <c r="B150" t="s">
+        <v>392</v>
+      </c>
+      <c r="C150" t="s">
+        <v>393</v>
+      </c>
+      <c r="D150" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E150">
+        <v>1</v>
+      </c>
+      <c r="F150" t="s">
+        <v>129</v>
+      </c>
+      <c r="G150">
+        <v>250</v>
+      </c>
+      <c r="H150" t="s">
+        <v>139</v>
+      </c>
+      <c r="I150" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="151" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A151" s="8">
+        <v>14374</v>
+      </c>
+      <c r="B151" t="s">
+        <v>394</v>
+      </c>
+      <c r="C151" t="s">
+        <v>395</v>
+      </c>
+      <c r="D151" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E151">
+        <v>20</v>
+      </c>
+      <c r="F151" t="s">
+        <v>73</v>
+      </c>
+      <c r="G151">
+        <v>-2</v>
+      </c>
+      <c r="H151" t="s">
+        <v>139</v>
+      </c>
+      <c r="I151" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="152" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A152" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B152" t="s">
+        <v>396</v>
+      </c>
+      <c r="C152" t="s">
+        <v>397</v>
+      </c>
+      <c r="D152" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E152">
+        <v>1</v>
+      </c>
+      <c r="F152" t="s">
+        <v>73</v>
+      </c>
+      <c r="G152">
+        <v>0</v>
+      </c>
+      <c r="H152" t="s">
+        <v>139</v>
+      </c>
+      <c r="I152" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="153" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A153" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B153" t="s">
+        <v>398</v>
+      </c>
+      <c r="C153" t="s">
+        <v>399</v>
+      </c>
+      <c r="D153" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E153">
+        <v>1</v>
+      </c>
+      <c r="F153" t="s">
+        <v>256</v>
+      </c>
+      <c r="G153">
+        <v>0</v>
+      </c>
+      <c r="H153" t="s">
+        <v>139</v>
+      </c>
+      <c r="I153" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="154" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A154" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B154" t="s">
         <v>169</v>
       </c>
-      <c r="C53" t="s">
+      <c r="C154" t="s">
         <v>170</v>
       </c>
-      <c r="D53" s="7" t="s">
-[...31 lines deleted...]
-      <c r="E54">
+      <c r="D154" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E154">
+        <v>1</v>
+      </c>
+      <c r="F154" t="s">
+        <v>161</v>
+      </c>
+      <c r="G154">
+        <v>-59</v>
+      </c>
+      <c r="H154" t="s">
+        <v>139</v>
+      </c>
+      <c r="I154" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="155" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A155" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B155" t="s">
+        <v>400</v>
+      </c>
+      <c r="C155" t="s">
+        <v>401</v>
+      </c>
+      <c r="D155" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E155">
+        <v>100</v>
+      </c>
+      <c r="F155" t="s">
+        <v>73</v>
+      </c>
+      <c r="G155">
+        <v>-19</v>
+      </c>
+      <c r="H155" t="s">
+        <v>139</v>
+      </c>
+      <c r="I155" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="156" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A156" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B156" t="s">
+        <v>238</v>
+      </c>
+      <c r="C156" t="s">
+        <v>239</v>
+      </c>
+      <c r="D156" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E156">
+        <v>100</v>
+      </c>
+      <c r="F156" t="s">
+        <v>73</v>
+      </c>
+      <c r="G156">
+        <v>-103</v>
+      </c>
+      <c r="H156" t="s">
+        <v>139</v>
+      </c>
+      <c r="I156" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="157" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A157" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B157" t="s">
+        <v>402</v>
+      </c>
+      <c r="C157" t="s">
+        <v>403</v>
+      </c>
+      <c r="D157" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E157">
+        <v>1</v>
+      </c>
+      <c r="F157" t="s">
+        <v>73</v>
+      </c>
+      <c r="G157">
+        <v>0</v>
+      </c>
+      <c r="H157" t="s">
+        <v>139</v>
+      </c>
+      <c r="I157" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="158" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A158" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B158" t="s">
+        <v>194</v>
+      </c>
+      <c r="C158" t="s">
+        <v>195</v>
+      </c>
+      <c r="D158" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E158">
+        <v>1</v>
+      </c>
+      <c r="F158" t="s">
+        <v>161</v>
+      </c>
+      <c r="G158">
+        <v>-75</v>
+      </c>
+      <c r="H158" t="s">
+        <v>139</v>
+      </c>
+      <c r="I158" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="159" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A159" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B159" t="s">
+        <v>404</v>
+      </c>
+      <c r="C159" t="s">
+        <v>405</v>
+      </c>
+      <c r="D159" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E159">
         <v>2</v>
       </c>
-      <c r="F54" t="s">
-[...8 lines deleted...]
-      <c r="I54" t="s">
+      <c r="F159" t="s">
+        <v>406</v>
+      </c>
+      <c r="G159">
+        <v>0</v>
+      </c>
+      <c r="H159" t="s">
+        <v>74</v>
+      </c>
+      <c r="I159" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="160" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A160" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B160" t="s">
+        <v>288</v>
+      </c>
+      <c r="C160" t="s">
+        <v>289</v>
+      </c>
+      <c r="D160" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E160">
+        <v>6</v>
+      </c>
+      <c r="F160" t="s">
+        <v>73</v>
+      </c>
+      <c r="G160">
+        <v>4</v>
+      </c>
+      <c r="H160" t="s">
+        <v>74</v>
+      </c>
+      <c r="I160" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="161" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A161" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B161" t="s">
+        <v>407</v>
+      </c>
+      <c r="C161" t="s">
+        <v>408</v>
+      </c>
+      <c r="D161" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E161">
+        <v>2</v>
+      </c>
+      <c r="F161" t="s">
+        <v>73</v>
+      </c>
+      <c r="G161">
+        <v>2</v>
+      </c>
+      <c r="H161" t="s">
+        <v>139</v>
+      </c>
+      <c r="I161" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="162" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A162" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B162" t="s">
+        <v>409</v>
+      </c>
+      <c r="C162" t="s">
+        <v>410</v>
+      </c>
+      <c r="D162" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E162">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>73</v>
+      </c>
+      <c r="G162">
+        <v>-20</v>
+      </c>
+      <c r="H162" t="s">
+        <v>139</v>
+      </c>
+      <c r="I162" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="163" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A163" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B163" t="s">
+        <v>411</v>
+      </c>
+      <c r="C163" t="s">
+        <v>412</v>
+      </c>
+      <c r="D163" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E163">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>73</v>
+      </c>
+      <c r="G163">
+        <v>6</v>
+      </c>
+      <c r="H163" t="s">
+        <v>139</v>
+      </c>
+      <c r="I163" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A164" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B164" t="s">
+        <v>413</v>
+      </c>
+      <c r="C164" t="s">
+        <v>414</v>
+      </c>
+      <c r="D164" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E164">
+        <v>7</v>
+      </c>
+      <c r="F164" t="s">
+        <v>73</v>
+      </c>
+      <c r="G164">
+        <v>0</v>
+      </c>
+      <c r="H164" t="s">
+        <v>139</v>
+      </c>
+      <c r="I164" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="165" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A165" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B165" t="s">
+        <v>416</v>
+      </c>
+      <c r="C165" t="s">
+        <v>417</v>
+      </c>
+      <c r="D165" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E165">
+        <v>2</v>
+      </c>
+      <c r="F165" t="s">
+        <v>73</v>
+      </c>
+      <c r="G165">
+        <v>0</v>
+      </c>
+      <c r="H165" t="s">
+        <v>139</v>
+      </c>
+      <c r="I165" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="166" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A166" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B166" t="s">
         <v>173</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B55" t="s">
+      <c r="C166" t="s">
         <v>174</v>
       </c>
-      <c r="C55" t="s">
-[...31 lines deleted...]
-      <c r="D56" s="7" t="s">
+      <c r="D166" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E166">
+        <v>1</v>
+      </c>
+      <c r="F166" t="s">
+        <v>161</v>
+      </c>
+      <c r="G166">
+        <v>-75</v>
+      </c>
+      <c r="H166" t="s">
+        <v>139</v>
+      </c>
+      <c r="I166" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="167" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A167" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B167" t="s">
+        <v>418</v>
+      </c>
+      <c r="C167" t="s">
+        <v>419</v>
+      </c>
+      <c r="D167" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E167">
+        <v>2</v>
+      </c>
+      <c r="F167" t="s">
+        <v>73</v>
+      </c>
+      <c r="G167">
+        <v>0</v>
+      </c>
+      <c r="H167" t="s">
+        <v>139</v>
+      </c>
+      <c r="I167" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A168" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B168" t="s">
+        <v>159</v>
+      </c>
+      <c r="C168" t="s">
+        <v>160</v>
+      </c>
+      <c r="D168" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E168">
+        <v>1</v>
+      </c>
+      <c r="F168" t="s">
+        <v>161</v>
+      </c>
+      <c r="G168">
+        <v>-81</v>
+      </c>
+      <c r="H168" t="s">
+        <v>139</v>
+      </c>
+      <c r="I168" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="169" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A169" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B169" t="s">
+        <v>246</v>
+      </c>
+      <c r="C169" t="s">
+        <v>247</v>
+      </c>
+      <c r="D169" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E169">
+        <v>3</v>
+      </c>
+      <c r="F169" t="s">
+        <v>231</v>
+      </c>
+      <c r="G169">
+        <v>-29144</v>
+      </c>
+      <c r="H169" t="s">
+        <v>139</v>
+      </c>
+      <c r="I169" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="170" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A170" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B170" t="s">
+        <v>420</v>
+      </c>
+      <c r="C170" t="s">
+        <v>421</v>
+      </c>
+      <c r="D170" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E170">
+        <v>1</v>
+      </c>
+      <c r="F170" t="s">
+        <v>73</v>
+      </c>
+      <c r="G170">
+        <v>0</v>
+      </c>
+      <c r="H170" t="s">
+        <v>139</v>
+      </c>
+      <c r="I170" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="171" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A171" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B171" t="s">
+        <v>422</v>
+      </c>
+      <c r="C171" t="s">
+        <v>423</v>
+      </c>
+      <c r="D171" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E171">
+        <v>1</v>
+      </c>
+      <c r="F171" t="s">
+        <v>73</v>
+      </c>
+      <c r="G171">
+        <v>0</v>
+      </c>
+      <c r="H171" t="s">
+        <v>74</v>
+      </c>
+      <c r="I171" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="172" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A172" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B172" t="s">
+        <v>198</v>
+      </c>
+      <c r="C172" t="s">
+        <v>199</v>
+      </c>
+      <c r="D172" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E172">
+        <v>1</v>
+      </c>
+      <c r="F172" t="s">
+        <v>161</v>
+      </c>
+      <c r="G172">
+        <v>11</v>
+      </c>
+      <c r="H172" t="s">
+        <v>139</v>
+      </c>
+      <c r="I172" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="173" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A173" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B173" t="s">
+        <v>424</v>
+      </c>
+      <c r="C173" t="s">
+        <v>425</v>
+      </c>
+      <c r="D173" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E173">
+        <v>1</v>
+      </c>
+      <c r="F173" t="s">
+        <v>73</v>
+      </c>
+      <c r="G173">
+        <v>0</v>
+      </c>
+      <c r="H173" t="s">
+        <v>139</v>
+      </c>
+      <c r="I173" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="174" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A174" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B174" t="s">
+        <v>426</v>
+      </c>
+      <c r="C174" t="s">
+        <v>427</v>
+      </c>
+      <c r="D174" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E174">
+        <v>1</v>
+      </c>
+      <c r="F174" t="s">
+        <v>73</v>
+      </c>
+      <c r="G174">
+        <v>2</v>
+      </c>
+      <c r="H174" t="s">
+        <v>139</v>
+      </c>
+      <c r="I174" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="175" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A175" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B175" t="s">
+        <v>428</v>
+      </c>
+      <c r="C175" t="s">
+        <v>429</v>
+      </c>
+      <c r="D175" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E175">
+        <v>1</v>
+      </c>
+      <c r="F175" t="s">
+        <v>129</v>
+      </c>
+      <c r="G175">
+        <v>0</v>
+      </c>
+      <c r="H175" t="s">
+        <v>74</v>
+      </c>
+      <c r="I175" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="176" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A176" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B176" t="s">
+        <v>430</v>
+      </c>
+      <c r="C176" t="s">
+        <v>431</v>
+      </c>
+      <c r="D176" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E176">
+        <v>2</v>
+      </c>
+      <c r="F176" t="s">
+        <v>73</v>
+      </c>
+      <c r="G176">
+        <v>4</v>
+      </c>
+      <c r="H176" t="s">
+        <v>139</v>
+      </c>
+      <c r="I176" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="177" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A177" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B177" t="s">
+        <v>185</v>
+      </c>
+      <c r="C177" t="s">
+        <v>186</v>
+      </c>
+      <c r="D177" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E177">
+        <v>1</v>
+      </c>
+      <c r="F177" t="s">
+        <v>73</v>
+      </c>
+      <c r="G177">
+        <v>-65</v>
+      </c>
+      <c r="H177" t="s">
+        <v>139</v>
+      </c>
+      <c r="I177" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="178" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A178" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B178" t="s">
+        <v>432</v>
+      </c>
+      <c r="C178" t="s">
+        <v>433</v>
+      </c>
+      <c r="D178" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E178">
+        <v>200</v>
+      </c>
+      <c r="F178" t="s">
+        <v>73</v>
+      </c>
+      <c r="G178">
+        <v>-102</v>
+      </c>
+      <c r="H178" t="s">
+        <v>139</v>
+      </c>
+      <c r="I178" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="179" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A179" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B179" t="s">
+        <v>290</v>
+      </c>
+      <c r="C179" t="s">
+        <v>291</v>
+      </c>
+      <c r="D179" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E179">
+        <v>1</v>
+      </c>
+      <c r="F179" t="s">
+        <v>73</v>
+      </c>
+      <c r="G179">
+        <v>0</v>
+      </c>
+      <c r="H179" t="s">
+        <v>139</v>
+      </c>
+      <c r="I179" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="180" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A180" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B180" t="s">
+        <v>434</v>
+      </c>
+      <c r="C180" t="s">
+        <v>435</v>
+      </c>
+      <c r="D180" s="9" t="s">
+        <v>436</v>
+      </c>
+      <c r="E180">
+        <v>3</v>
+      </c>
+      <c r="F180" t="s">
+        <v>73</v>
+      </c>
+      <c r="G180">
+        <v>0</v>
+      </c>
+      <c r="H180" t="s">
+        <v>139</v>
+      </c>
+      <c r="I180" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="181" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A181" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B181" t="s">
         <v>179</v>
       </c>
-      <c r="E56">
+      <c r="C181" t="s">
+        <v>180</v>
+      </c>
+      <c r="D181" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E181">
+        <v>1</v>
+      </c>
+      <c r="F181" t="s">
+        <v>161</v>
+      </c>
+      <c r="G181">
+        <v>17</v>
+      </c>
+      <c r="H181" t="s">
+        <v>139</v>
+      </c>
+      <c r="I181" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="182" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A182" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B182" t="s">
+        <v>437</v>
+      </c>
+      <c r="C182" t="s">
+        <v>438</v>
+      </c>
+      <c r="D182" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E182">
+        <v>2</v>
+      </c>
+      <c r="F182" t="s">
+        <v>73</v>
+      </c>
+      <c r="G182">
+        <v>0</v>
+      </c>
+      <c r="H182" t="s">
+        <v>139</v>
+      </c>
+      <c r="I182" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="183" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A183" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B183" t="s">
+        <v>439</v>
+      </c>
+      <c r="C183" t="s">
+        <v>440</v>
+      </c>
+      <c r="D183" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E183">
+        <v>3</v>
+      </c>
+      <c r="F183" t="s">
+        <v>73</v>
+      </c>
+      <c r="G183">
+        <v>0</v>
+      </c>
+      <c r="H183" t="s">
+        <v>74</v>
+      </c>
+      <c r="I183" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="184" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A184" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B184" t="s">
+        <v>441</v>
+      </c>
+      <c r="C184" t="s">
+        <v>442</v>
+      </c>
+      <c r="D184" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E184">
+        <v>3</v>
+      </c>
+      <c r="F184" t="s">
+        <v>73</v>
+      </c>
+      <c r="G184">
+        <v>1</v>
+      </c>
+      <c r="H184" t="s">
+        <v>74</v>
+      </c>
+      <c r="I184" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="185" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A185" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B185" t="s">
+        <v>443</v>
+      </c>
+      <c r="C185" t="s">
+        <v>444</v>
+      </c>
+      <c r="D185" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E185">
+        <v>1</v>
+      </c>
+      <c r="F185" t="s">
+        <v>129</v>
+      </c>
+      <c r="G185">
+        <v>-294</v>
+      </c>
+      <c r="H185" t="s">
+        <v>139</v>
+      </c>
+      <c r="I185" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="186" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A186" s="8">
+        <v>14358</v>
+      </c>
+      <c r="B186" t="s">
+        <v>293</v>
+      </c>
+      <c r="C186" t="s">
+        <v>294</v>
+      </c>
+      <c r="D186" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E186">
+        <v>2</v>
+      </c>
+      <c r="F186" t="s">
+        <v>256</v>
+      </c>
+      <c r="G186">
+        <v>-135015</v>
+      </c>
+      <c r="H186" t="s">
+        <v>139</v>
+      </c>
+      <c r="I186" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="187" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A187" s="8">
+        <v>14330</v>
+      </c>
+      <c r="B187" t="s">
+        <v>445</v>
+      </c>
+      <c r="C187" t="s">
+        <v>446</v>
+      </c>
+      <c r="D187" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E187">
+        <v>8</v>
+      </c>
+      <c r="F187" t="s">
+        <v>73</v>
+      </c>
+      <c r="G187">
+        <v>0</v>
+      </c>
+      <c r="H187" t="s">
+        <v>74</v>
+      </c>
+      <c r="I187" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="188" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A188" s="8">
+        <v>14330</v>
+      </c>
+      <c r="B188" t="s">
+        <v>447</v>
+      </c>
+      <c r="C188" t="s">
+        <v>448</v>
+      </c>
+      <c r="D188" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E188">
+        <v>8</v>
+      </c>
+      <c r="F188" t="s">
+        <v>73</v>
+      </c>
+      <c r="G188">
+        <v>0</v>
+      </c>
+      <c r="H188" t="s">
+        <v>74</v>
+      </c>
+      <c r="I188" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="189" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A189" s="8">
+        <v>14330</v>
+      </c>
+      <c r="B189" t="s">
+        <v>449</v>
+      </c>
+      <c r="C189" t="s">
+        <v>450</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E189">
+        <v>1</v>
+      </c>
+      <c r="F189" t="s">
+        <v>73</v>
+      </c>
+      <c r="G189">
+        <v>0</v>
+      </c>
+      <c r="H189" t="s">
+        <v>139</v>
+      </c>
+      <c r="I189" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="190" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A190" s="8">
+        <v>14330</v>
+      </c>
+      <c r="B190" t="s">
+        <v>452</v>
+      </c>
+      <c r="C190" t="s">
+        <v>453</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E190">
+        <v>1</v>
+      </c>
+      <c r="F190" t="s">
+        <v>73</v>
+      </c>
+      <c r="G190">
+        <v>0</v>
+      </c>
+      <c r="H190" t="s">
+        <v>139</v>
+      </c>
+      <c r="I190" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="191" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A191" s="8">
+        <v>14330</v>
+      </c>
+      <c r="B191" t="s">
+        <v>454</v>
+      </c>
+      <c r="C191" t="s">
+        <v>455</v>
+      </c>
+      <c r="D191" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E191">
+        <v>1</v>
+      </c>
+      <c r="F191" t="s">
+        <v>129</v>
+      </c>
+      <c r="G191">
+        <v>35</v>
+      </c>
+      <c r="H191" t="s">
+        <v>139</v>
+      </c>
+      <c r="I191" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="192" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A192" s="8">
+        <v>14329</v>
+      </c>
+      <c r="B192" t="s">
+        <v>456</v>
+      </c>
+      <c r="C192" t="s">
+        <v>457</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="E192">
+        <v>1</v>
+      </c>
+      <c r="F192" t="s">
+        <v>73</v>
+      </c>
+      <c r="G192">
+        <v>0</v>
+      </c>
+      <c r="H192" t="s">
+        <v>139</v>
+      </c>
+      <c r="I192" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="193" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A193" s="8">
+        <v>14329</v>
+      </c>
+      <c r="B193" t="s">
+        <v>459</v>
+      </c>
+      <c r="C193" t="s">
+        <v>460</v>
+      </c>
+      <c r="D193" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E193">
+        <v>2</v>
+      </c>
+      <c r="F193" t="s">
+        <v>73</v>
+      </c>
+      <c r="G193">
+        <v>0</v>
+      </c>
+      <c r="H193" t="s">
+        <v>74</v>
+      </c>
+      <c r="I193" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="194" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A194" s="8">
+        <v>14329</v>
+      </c>
+      <c r="B194" t="s">
+        <v>462</v>
+      </c>
+      <c r="C194" t="s">
+        <v>463</v>
+      </c>
+      <c r="D194" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E194">
+        <v>1</v>
+      </c>
+      <c r="F194" t="s">
+        <v>73</v>
+      </c>
+      <c r="G194">
+        <v>0</v>
+      </c>
+      <c r="H194" t="s">
+        <v>139</v>
+      </c>
+      <c r="I194" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="195" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A195" s="8">
+        <v>14329</v>
+      </c>
+      <c r="B195" t="s">
+        <v>464</v>
+      </c>
+      <c r="C195" t="s">
+        <v>465</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>466</v>
+      </c>
+      <c r="E195">
+        <v>2</v>
+      </c>
+      <c r="F195" t="s">
+        <v>73</v>
+      </c>
+      <c r="G195">
+        <v>0</v>
+      </c>
+      <c r="H195" t="s">
+        <v>139</v>
+      </c>
+      <c r="I195" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="196" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A196" s="8">
+        <v>14329</v>
+      </c>
+      <c r="B196" t="s">
+        <v>467</v>
+      </c>
+      <c r="C196" t="s">
+        <v>468</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E196">
         <v>4</v>
       </c>
-      <c r="F56" t="s">
-[...16 lines deleted...]
-      <c r="B57" t="s">
+      <c r="F196" t="s">
+        <v>73</v>
+      </c>
+      <c r="G196">
+        <v>0</v>
+      </c>
+      <c r="H196" t="s">
+        <v>139</v>
+      </c>
+      <c r="I196" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="197" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A197" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B197" t="s">
+        <v>413</v>
+      </c>
+      <c r="C197" t="s">
+        <v>414</v>
+      </c>
+      <c r="D197" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E197">
+        <v>1</v>
+      </c>
+      <c r="F197" t="s">
+        <v>73</v>
+      </c>
+      <c r="G197">
+        <v>0</v>
+      </c>
+      <c r="H197" t="s">
+        <v>139</v>
+      </c>
+      <c r="I197" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="198" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A198" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B198" t="s">
+        <v>173</v>
+      </c>
+      <c r="C198" t="s">
+        <v>174</v>
+      </c>
+      <c r="D198" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E198">
+        <v>1</v>
+      </c>
+      <c r="F198" t="s">
+        <v>161</v>
+      </c>
+      <c r="G198">
+        <v>-85</v>
+      </c>
+      <c r="H198" t="s">
+        <v>139</v>
+      </c>
+      <c r="I198" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="199" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A199" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B199" t="s">
+        <v>469</v>
+      </c>
+      <c r="C199" t="s">
+        <v>470</v>
+      </c>
+      <c r="D199" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E199">
+        <v>5</v>
+      </c>
+      <c r="F199" t="s">
+        <v>471</v>
+      </c>
+      <c r="G199">
+        <v>2500</v>
+      </c>
+      <c r="H199" t="s">
+        <v>139</v>
+      </c>
+      <c r="I199" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="200" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A200" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B200" t="s">
+        <v>473</v>
+      </c>
+      <c r="C200" t="s">
+        <v>474</v>
+      </c>
+      <c r="D200" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E200">
+        <v>3</v>
+      </c>
+      <c r="F200" t="s">
+        <v>471</v>
+      </c>
+      <c r="G200">
+        <v>1</v>
+      </c>
+      <c r="H200" t="s">
+        <v>139</v>
+      </c>
+      <c r="I200" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="201" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A201" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B201" t="s">
+        <v>476</v>
+      </c>
+      <c r="C201" t="s">
+        <v>477</v>
+      </c>
+      <c r="D201" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E201">
+        <v>5</v>
+      </c>
+      <c r="F201" t="s">
+        <v>471</v>
+      </c>
+      <c r="G201">
+        <v>2250</v>
+      </c>
+      <c r="H201" t="s">
+        <v>139</v>
+      </c>
+      <c r="I201" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="202" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A202" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B202" t="s">
+        <v>478</v>
+      </c>
+      <c r="C202" t="s">
+        <v>479</v>
+      </c>
+      <c r="D202" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E202">
+        <v>20</v>
+      </c>
+      <c r="F202" t="s">
+        <v>73</v>
+      </c>
+      <c r="G202">
+        <v>26</v>
+      </c>
+      <c r="H202" t="s">
+        <v>139</v>
+      </c>
+      <c r="I202" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="203" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A203" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B203" t="s">
+        <v>480</v>
+      </c>
+      <c r="C203" t="s">
+        <v>481</v>
+      </c>
+      <c r="D203" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E203">
+        <v>1</v>
+      </c>
+      <c r="F203" t="s">
+        <v>73</v>
+      </c>
+      <c r="G203">
+        <v>4</v>
+      </c>
+      <c r="H203" t="s">
+        <v>139</v>
+      </c>
+      <c r="I203" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="204" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A204" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B204" t="s">
+        <v>248</v>
+      </c>
+      <c r="C204" t="s">
+        <v>249</v>
+      </c>
+      <c r="D204" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E204">
+        <v>50</v>
+      </c>
+      <c r="F204" t="s">
+        <v>73</v>
+      </c>
+      <c r="G204">
+        <v>19</v>
+      </c>
+      <c r="H204" t="s">
+        <v>139</v>
+      </c>
+      <c r="I204" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="205" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A205" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B205" t="s">
+        <v>482</v>
+      </c>
+      <c r="C205" t="s">
+        <v>483</v>
+      </c>
+      <c r="D205" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E205">
+        <v>2</v>
+      </c>
+      <c r="F205" t="s">
+        <v>73</v>
+      </c>
+      <c r="G205">
+        <v>0</v>
+      </c>
+      <c r="H205" t="s">
+        <v>139</v>
+      </c>
+      <c r="I205" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="206" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A206" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B206" t="s">
+        <v>169</v>
+      </c>
+      <c r="C206" t="s">
+        <v>170</v>
+      </c>
+      <c r="D206" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E206">
+        <v>1</v>
+      </c>
+      <c r="F206" t="s">
+        <v>161</v>
+      </c>
+      <c r="G206">
+        <v>-69</v>
+      </c>
+      <c r="H206" t="s">
+        <v>139</v>
+      </c>
+      <c r="I206" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="207" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A207" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B207" t="s">
+        <v>194</v>
+      </c>
+      <c r="C207" t="s">
+        <v>195</v>
+      </c>
+      <c r="D207" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E207">
+        <v>1</v>
+      </c>
+      <c r="F207" t="s">
+        <v>161</v>
+      </c>
+      <c r="G207">
+        <v>-81</v>
+      </c>
+      <c r="H207" t="s">
+        <v>139</v>
+      </c>
+      <c r="I207" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="208" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A208" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B208" t="s">
+        <v>293</v>
+      </c>
+      <c r="C208" t="s">
+        <v>294</v>
+      </c>
+      <c r="D208" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E208">
+        <v>2</v>
+      </c>
+      <c r="F208" t="s">
+        <v>256</v>
+      </c>
+      <c r="G208">
+        <v>-84015</v>
+      </c>
+      <c r="H208" t="s">
+        <v>74</v>
+      </c>
+      <c r="I208" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="209" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A209" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B209" t="s">
+        <v>484</v>
+      </c>
+      <c r="C209" t="s">
+        <v>485</v>
+      </c>
+      <c r="D209" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E209">
+        <v>1</v>
+      </c>
+      <c r="F209" t="s">
+        <v>73</v>
+      </c>
+      <c r="G209">
+        <v>1</v>
+      </c>
+      <c r="H209" t="s">
+        <v>139</v>
+      </c>
+      <c r="I209" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="210" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A210" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B210" t="s">
+        <v>486</v>
+      </c>
+      <c r="C210" t="s">
+        <v>487</v>
+      </c>
+      <c r="D210" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E210">
+        <v>72</v>
+      </c>
+      <c r="F210" t="s">
+        <v>73</v>
+      </c>
+      <c r="G210">
+        <v>0</v>
+      </c>
+      <c r="H210" t="s">
+        <v>139</v>
+      </c>
+      <c r="I210" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="211" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A211" s="8">
+        <v>14325</v>
+      </c>
+      <c r="B211" t="s">
+        <v>430</v>
+      </c>
+      <c r="C211" t="s">
+        <v>431</v>
+      </c>
+      <c r="D211" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E211">
+        <v>3</v>
+      </c>
+      <c r="F211" t="s">
+        <v>73</v>
+      </c>
+      <c r="G211">
+        <v>1</v>
+      </c>
+      <c r="H211" t="s">
+        <v>139</v>
+      </c>
+      <c r="I211" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="212" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A212" s="8">
+        <v>14381</v>
+      </c>
+      <c r="B212" t="s">
+        <v>489</v>
+      </c>
+      <c r="C212" t="s">
+        <v>490</v>
+      </c>
+      <c r="D212" s="9" t="s">
+        <v>491</v>
+      </c>
+      <c r="E212">
+        <v>1</v>
+      </c>
+      <c r="F212" t="s">
+        <v>73</v>
+      </c>
+      <c r="G212">
+        <v>0</v>
+      </c>
+      <c r="H212" t="s">
+        <v>74</v>
+      </c>
+      <c r="I212" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="213" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A213" s="8">
+        <v>14332</v>
+      </c>
+      <c r="B213" t="s">
+        <v>492</v>
+      </c>
+      <c r="C213" t="s">
+        <v>493</v>
+      </c>
+      <c r="D213" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E213">
+        <v>4</v>
+      </c>
+      <c r="F213" t="s">
+        <v>73</v>
+      </c>
+      <c r="G213">
+        <v>0</v>
+      </c>
+      <c r="H213" t="s">
+        <v>74</v>
+      </c>
+      <c r="I213" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="214" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A214" s="8">
+        <v>14332</v>
+      </c>
+      <c r="B214" t="s">
+        <v>495</v>
+      </c>
+      <c r="C214" t="s">
+        <v>496</v>
+      </c>
+      <c r="D214" s="9" t="s">
+        <v>497</v>
+      </c>
+      <c r="E214">
+        <v>6</v>
+      </c>
+      <c r="F214" t="s">
+        <v>73</v>
+      </c>
+      <c r="G214">
+        <v>0</v>
+      </c>
+      <c r="H214" t="s">
+        <v>139</v>
+      </c>
+      <c r="I214" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="215" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A215" s="8">
+        <v>14332</v>
+      </c>
+      <c r="B215" t="s">
+        <v>498</v>
+      </c>
+      <c r="C215" t="s">
+        <v>499</v>
+      </c>
+      <c r="D215" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E215">
+        <v>4</v>
+      </c>
+      <c r="F215" t="s">
+        <v>73</v>
+      </c>
+      <c r="G215">
+        <v>0</v>
+      </c>
+      <c r="H215" t="s">
+        <v>74</v>
+      </c>
+      <c r="I215" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="216" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A216" s="8">
+        <v>14359</v>
+      </c>
+      <c r="B216" t="s">
+        <v>500</v>
+      </c>
+      <c r="C216" t="s">
+        <v>501</v>
+      </c>
+      <c r="D216" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E216">
+        <v>1</v>
+      </c>
+      <c r="F216" t="s">
+        <v>129</v>
+      </c>
+      <c r="G216">
+        <v>0</v>
+      </c>
+      <c r="H216" t="s">
+        <v>74</v>
+      </c>
+      <c r="I216" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="217" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A217" s="8">
+        <v>14359</v>
+      </c>
+      <c r="B217" t="s">
+        <v>502</v>
+      </c>
+      <c r="C217" t="s">
+        <v>503</v>
+      </c>
+      <c r="D217" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E217">
+        <v>2</v>
+      </c>
+      <c r="F217" t="s">
+        <v>73</v>
+      </c>
+      <c r="G217">
+        <v>0</v>
+      </c>
+      <c r="H217" t="s">
+        <v>74</v>
+      </c>
+      <c r="I217" t="s">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="218" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A218" s="8">
+        <v>14338</v>
+      </c>
+      <c r="B218" t="s">
+        <v>504</v>
+      </c>
+      <c r="C218" t="s">
+        <v>505</v>
+      </c>
+      <c r="D218" s="9" t="s">
+        <v>506</v>
+      </c>
+      <c r="E218">
+        <v>1</v>
+      </c>
+      <c r="F218" t="s">
+        <v>73</v>
+      </c>
+      <c r="G218">
+        <v>0</v>
+      </c>
+      <c r="H218" t="s">
+        <v>139</v>
+      </c>
+      <c r="I218" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="219" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A219" s="8">
+        <v>14338</v>
+      </c>
+      <c r="B219" t="s">
+        <v>507</v>
+      </c>
+      <c r="C219" t="s">
+        <v>508</v>
+      </c>
+      <c r="D219" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E219">
         <v>70</v>
       </c>
-      <c r="C57" t="s">
-[...76 lines deleted...]
-        <v>184</v>
+      <c r="F219" t="s">
+        <v>509</v>
+      </c>
+      <c r="G219">
+        <v>0</v>
+      </c>
+      <c r="H219" t="s">
+        <v>74</v>
+      </c>
+      <c r="I219" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="220" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A220" s="8">
+        <v>14338</v>
+      </c>
+      <c r="B220" t="s">
+        <v>510</v>
+      </c>
+      <c r="C220" t="s">
+        <v>511</v>
+      </c>
+      <c r="D220" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="E220">
+        <v>70</v>
+      </c>
+      <c r="F220" t="s">
+        <v>509</v>
+      </c>
+      <c r="G220">
+        <v>0</v>
+      </c>
+      <c r="H220" t="s">
+        <v>74</v>
+      </c>
+      <c r="I220" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="221" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A221" s="8">
+        <v>14336</v>
+      </c>
+      <c r="B221" t="s">
+        <v>80</v>
+      </c>
+      <c r="C221" t="s">
+        <v>513</v>
+      </c>
+      <c r="D221" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="E221">
+        <v>6</v>
+      </c>
+      <c r="F221" t="s">
+        <v>73</v>
+      </c>
+      <c r="G221">
+        <v>4</v>
+      </c>
+      <c r="H221" t="s">
+        <v>74</v>
+      </c>
+      <c r="I221" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:I1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>